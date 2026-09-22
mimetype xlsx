--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re216f135ed044b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032fd0babffa43ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34557c54c2ca421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1893ee2dd4d24a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1b2e648a284753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34557c54c2ca421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9613c0f76c2d42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1893ee2dd4d24a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Health Care Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>