--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032fd0babffa43ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b10d5e6cc64927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1893ee2dd4d24a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000243abf3574b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9613c0f76c2d42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1893ee2dd4d24a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00b4a05a07c439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000243abf3574b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Health Care Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>