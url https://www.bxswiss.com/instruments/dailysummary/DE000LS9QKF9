--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91b10d5e6cc64927" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ca4092914849f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000243abf3574b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b10454eb8f4d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00b4a05a07c439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000243abf3574b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc9c02d8e4d462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b10454eb8f4d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Health Care Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>