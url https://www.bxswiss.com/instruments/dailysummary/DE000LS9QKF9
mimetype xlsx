--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc57378b8594041c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff2e80d852c4917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reddd130a9cdd42c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a85f8a9338483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73fd2f1b92f24471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reddd130a9cdd42c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a0de4131a8481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a85f8a9338483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Health Care Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>