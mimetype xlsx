--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff2e80d852c4917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3712f4368e2a4d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a85f8a9338483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0017cb15055e4807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a0de4131a8481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a85f8a9338483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30ec2fdabfc467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0017cb15055e4807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Health Care Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,861</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>164,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,485</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>