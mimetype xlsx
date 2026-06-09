--- v5 (2026-04-24)
+++ v6 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3712f4368e2a4d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf9550294fad41dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0017cb15055e4807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d3eb309a6e4d56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra30ec2fdabfc467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0017cb15055e4807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a3083ff08b4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d3eb309a6e4d56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Health Care Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>162,233</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>