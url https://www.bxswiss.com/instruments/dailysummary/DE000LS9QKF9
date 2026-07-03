--- v6 (2026-06-09)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf9550294fad41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a9d4a6b85c4635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d3eb309a6e4d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b9fe2ce58542c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00a3083ff08b4979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d3eb309a6e4d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37ab456ac97495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b9fe2ce58542c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Health Care Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>