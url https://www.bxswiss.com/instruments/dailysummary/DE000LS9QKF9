--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a9d4a6b85c4635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47be061baf44e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b9fe2ce58542c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c10336027b49a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37ab456ac97495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b9fe2ce58542c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a09ff48f7b649c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c10336027b49a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Health Care Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>