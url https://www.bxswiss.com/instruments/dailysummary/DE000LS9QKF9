--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re47be061baf44e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d585c70c63452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c10336027b49a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a87830ec404df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a09ff48f7b649c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c10336027b49a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281bfbdd50d945ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a87830ec404df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Health Care Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>