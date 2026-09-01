--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d585c70c63452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re216f135ed044b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a87830ec404df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34557c54c2ca421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281bfbdd50d945ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a87830ec404df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1b2e648a284753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34557c54c2ca421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Health Care Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>