--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8e2a0c326b4e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba4640c2ab04c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d490060773c4d20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad84f20211a34d26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd315f96d9ce14def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d490060773c4d20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d573475b51f4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad84f20211a34d26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regio Baden-Wuerttemberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>