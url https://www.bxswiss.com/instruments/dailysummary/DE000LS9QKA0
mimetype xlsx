--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba4640c2ab04c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1ae88247df4d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad84f20211a34d26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4595d941c2547d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d573475b51f4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad84f20211a34d26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc472c2b81d5d41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4595d941c2547d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regio Baden-Wuerttemberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>