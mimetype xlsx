--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1ae88247df4d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc69114536cd4827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4595d941c2547d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb583b3c8e94314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc472c2b81d5d41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4595d941c2547d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52749330091c42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb583b3c8e94314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regio Baden-Wuerttemberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>