--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc69114536cd4827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8b53d13e4c4807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb583b3c8e94314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527b3ccec3e0448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52749330091c42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb583b3c8e94314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b55b8251f19487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527b3ccec3e0448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regio Baden-Wuerttemberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>