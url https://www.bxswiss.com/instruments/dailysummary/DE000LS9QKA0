--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8b53d13e4c4807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d5c52adae2427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527b3ccec3e0448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc25b6624f99b4bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b55b8251f19487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527b3ccec3e0448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e82567eb1141b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc25b6624f99b4bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regio Baden-Wuerttemberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>