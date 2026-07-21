--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d5c52adae2427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c47705e78446f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc25b6624f99b4bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a2f1df761744e1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e82567eb1141b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc25b6624f99b4bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ebe7c573e94ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a2f1df761744e1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regio Baden-Wuerttemberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>