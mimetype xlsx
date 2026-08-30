--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c47705e78446f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eadb6d1a76c4807" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a2f1df761744e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2bb39321c3d4d94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ebe7c573e94ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a2f1df761744e1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bcae92e2eed4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2bb39321c3d4d94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regio Baden-Wuerttemberg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QKA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>93,617</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>