--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f1051824c94e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23f13baf9ca4519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6524050b75343d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2553fb415654cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc862fdb71a4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6524050b75343d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30aaa609969e4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2553fb415654cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MLG - Focus Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>