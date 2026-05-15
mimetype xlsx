--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23f13baf9ca4519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2a766ab0e14512" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2553fb415654cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re774f226a7d74992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30aaa609969e4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2553fb415654cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a95a8f2b82e4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re774f226a7d74992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MLG - Focus Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>161,297</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>