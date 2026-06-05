--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2a766ab0e14512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d3d13b17344454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re774f226a7d74992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1843cf0114194a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a95a8f2b82e4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re774f226a7d74992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca50404baa5d4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1843cf0114194a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MLG - Focus Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>177,206</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>