--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d3d13b17344454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f50d0edc2264f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1843cf0114194a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c2490f28814a30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca50404baa5d4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1843cf0114194a5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4827df8a35b64220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c2490f28814a30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MLG - Focus Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>