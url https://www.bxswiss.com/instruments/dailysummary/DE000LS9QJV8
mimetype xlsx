--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f50d0edc2264f74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454a4d8baf6c42ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4c2490f28814a30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1765cd6aeb534287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4827df8a35b64220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4c2490f28814a30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba057eca17e5414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1765cd6aeb534287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MLG - Focus Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>