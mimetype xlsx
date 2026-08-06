--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454a4d8baf6c42ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4278d1dc22d24b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1765cd6aeb534287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a86b227a0e4b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba057eca17e5414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1765cd6aeb534287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0345b9ccd64866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a86b227a0e4b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MLG - Focus Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>