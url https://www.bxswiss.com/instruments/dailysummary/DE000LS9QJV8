--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4278d1dc22d24b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1c31983456458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12a86b227a0e4b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753b400a5be54e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0345b9ccd64866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12a86b227a0e4b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39474f91be0416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753b400a5be54e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MLG - Focus Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>