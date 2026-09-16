--- v10 (2026-08-26)
+++ v11 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1c31983456458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2943a99a7ca45ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R753b400a5be54e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae7962fd9ec84829"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb39474f91be0416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R753b400a5be54e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e2fe252b4d43a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae7962fd9ec84829" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MLG - Focus Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>