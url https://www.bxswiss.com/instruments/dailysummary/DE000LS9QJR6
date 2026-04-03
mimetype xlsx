--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc56189765f24851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18845eabccbd4447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0452febbecfa4ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7818bf61b8dc436b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275f7f15e0024621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0452febbecfa4ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ebaa1944274d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7818bf61b8dc436b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platform Scale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>81,541</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>