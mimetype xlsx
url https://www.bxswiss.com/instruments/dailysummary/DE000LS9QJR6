--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18845eabccbd4447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c5f4c616b540f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7818bf61b8dc436b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbbfbaa10ff5499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ebaa1944274d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7818bf61b8dc436b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2494fb1383942d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbbfbaa10ff5499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platform Scale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>84,197</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,503</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>83,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>