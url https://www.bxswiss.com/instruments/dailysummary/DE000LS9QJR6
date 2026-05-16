--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c5f4c616b540f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3209d03faf4860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbbfbaa10ff5499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6bd871d0b840d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2494fb1383942d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbbfbaa10ff5499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98f311fb75dc40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6bd871d0b840d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platform Scale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>