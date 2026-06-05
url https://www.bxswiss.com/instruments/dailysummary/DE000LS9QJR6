--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3209d03faf4860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c62a22f916243f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6bd871d0b840d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f5a684d6d14613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98f311fb75dc40a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6bd871d0b840d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f32c26ec6e4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f5a684d6d14613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platform Scale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>