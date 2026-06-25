--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c62a22f916243f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc6dfe082e74d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f5a684d6d14613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775a837b221a4366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f32c26ec6e4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f5a684d6d14613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf99904ba7514186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775a837b221a4366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platform Scale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>94,252</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,657</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,256</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>