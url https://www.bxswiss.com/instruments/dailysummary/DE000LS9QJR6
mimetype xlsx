--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc6dfe082e74d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e3f72bf8664e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775a837b221a4366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff376b459f4d48c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf99904ba7514186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775a837b221a4366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ced3f35debf486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff376b459f4d48c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platform Scale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>