--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e3f72bf8664e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f575dc062e498e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff376b459f4d48c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f9dff974104c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ced3f35debf486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff376b459f4d48c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6d6e75d263425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f9dff974104c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platform Scale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>