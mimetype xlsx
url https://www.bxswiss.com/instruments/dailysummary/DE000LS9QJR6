--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f575dc062e498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0260808381184c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f9dff974104c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee8651ad33b4eb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6d6e75d263425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f9dff974104c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93cc6daa804d4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee8651ad33b4eb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platform Scale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>