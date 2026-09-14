--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0260808381184c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra14693f7d1ff4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee8651ad33b4eb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727d1c493dc0455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93cc6daa804d4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee8651ad33b4eb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a680df95ac8455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727d1c493dc0455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platform Scale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>93,551</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,862</x:t>
-[...463 lines deleted...]
-          <x:t>95,290</x:t>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>