--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra14693f7d1ff4158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89976943ae4b4d98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727d1c493dc0455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec4070a609b464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a680df95ac8455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727d1c493dc0455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R782956c0368a4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec4070a609b464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platform Scale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,638</x:t>
-[...31 lines deleted...]
-          <x:t>96,358</x:t>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,439</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>07.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,025</x:t>
-[...117 lines deleted...]
-          <x:t>94,064</x:t>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>