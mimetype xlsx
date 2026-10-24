--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89976943ae4b4d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404210d1091144ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec4070a609b464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb903401e295f419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R782956c0368a4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec4070a609b464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a7e1baeaf443c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb903401e295f419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Platform Scale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,757</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,083</x:t>
-[...544 lines deleted...]
-          <x:t>95,372</x:t>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>