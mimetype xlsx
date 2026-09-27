--- v12 (2026-09-05)
+++ v13 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d64e2e656ba41ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra627e400773343b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd032efad65ce4943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf493de5b33e94b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04acac48513547a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd032efad65ce4943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bdfda4eaf1149df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf493de5b33e94b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Perlen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>