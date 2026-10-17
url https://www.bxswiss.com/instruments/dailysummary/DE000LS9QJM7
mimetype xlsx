--- v13 (2026-09-27)
+++ v14 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra627e400773343b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab80177f646406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf493de5b33e94b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b0f91f845a04ecc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bdfda4eaf1149df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf493de5b33e94b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ef5a4b5db349d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b0f91f845a04ecc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Perlen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>118,978</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,050</x:t>
-[...448 lines deleted...]
-          <x:t>118,622</x:t>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,624</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>119,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>