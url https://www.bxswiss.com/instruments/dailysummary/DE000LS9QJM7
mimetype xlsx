--- v14 (2026-10-17)
+++ v15 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab80177f646406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcdd4416493e4761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b0f91f845a04ecc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38e7a540b0e64cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ef5a4b5db349d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b0f91f845a04ecc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4638da23682a4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38e7a540b0e64cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Perlen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>118,622</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,624</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>119,576</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,802</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,477</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>