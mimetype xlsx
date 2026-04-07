--- v5 (2026-03-14)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89a87babb664451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra935d4be0ab34af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra190e482a14444a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b59bbc00d8440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73af0617232f45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra190e482a14444a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729fa4cfe1984421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b59bbc00d8440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Perlen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>