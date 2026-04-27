--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra935d4be0ab34af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bfd4e85831d48b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b59bbc00d8440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc742037c957f4b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729fa4cfe1984421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b59bbc00d8440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R491900d056e44530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc742037c957f4b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Perlen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>107,337</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,049</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>103,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>