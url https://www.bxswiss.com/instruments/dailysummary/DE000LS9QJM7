--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bfd4e85831d48b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f371cab23e48df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc742037c957f4b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7de3f104f2be4be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R491900d056e44530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc742037c957f4b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9298f9d0f24f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7de3f104f2be4be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Perlen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>112,078</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>