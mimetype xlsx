--- v8 (2026-06-10)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f371cab23e48df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dedc27c16ea41d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7de3f104f2be4be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68af22c6f7ce4c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9298f9d0f24f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7de3f104f2be4be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca151e1a03d74447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68af22c6f7ce4c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Perlen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...446 lines deleted...]
-          <x:t>117,261</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>