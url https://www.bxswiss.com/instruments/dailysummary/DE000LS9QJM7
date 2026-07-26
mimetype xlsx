--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dedc27c16ea41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d68f42ed6c4ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68af22c6f7ce4c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806d75d5f87f472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca151e1a03d74447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68af22c6f7ce4c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4b7141b06e44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806d75d5f87f472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Perlen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>115,779</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,899</x:t>
-[...355 lines deleted...]
-          <x:t>119,339</x:t>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>