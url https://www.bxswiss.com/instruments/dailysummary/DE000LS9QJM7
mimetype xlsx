--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d68f42ed6c4ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b0dd98fd574180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806d75d5f87f472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b4a11b50c54b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4b7141b06e44a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806d75d5f87f472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13a4bd238ba4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b4a11b50c54b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Perlen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>116,429</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>114,329</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>