--- v11 (2026-08-15)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b0dd98fd574180" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d64e2e656ba41ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b4a11b50c54b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd032efad65ce4943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13a4bd238ba4e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b4a11b50c54b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04acac48513547a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd032efad65ce4943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Perlen Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJM7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>116,231</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...478 lines deleted...]
-          <x:t>120,421</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>