--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0c0ec1629742f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ee4b17514e4b98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe88d828c5144490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7704ac2c016b4ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ceb1196ca334ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe88d828c5144490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9bbf20eaf14458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7704ac2c016b4ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense Aviation Stocks US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>