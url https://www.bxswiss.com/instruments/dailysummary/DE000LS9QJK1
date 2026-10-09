--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ee4b17514e4b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed9f8c3f4294cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7704ac2c016b4ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4acf08bff6ff4003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9bbf20eaf14458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7704ac2c016b4ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cf57a663304f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4acf08bff6ff4003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense Aviation Stocks US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>