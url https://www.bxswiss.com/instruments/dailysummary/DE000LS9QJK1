--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed9f8c3f4294cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fb8fc10feb433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4acf08bff6ff4003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2e154069f654cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cf57a663304f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4acf08bff6ff4003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ee4852b6e941b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2e154069f654cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense Aviation Stocks US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>