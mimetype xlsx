--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199251e4d38e4e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfa71fc6a7e4ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e2e385de1d4552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a33e24b5ca4b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9fa5b911e944c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e2e385de1d4552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eff04ad87834b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a33e24b5ca4b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense Aviation Stocks US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>230,993</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,521</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>227,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>