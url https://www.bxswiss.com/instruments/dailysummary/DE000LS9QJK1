--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfa71fc6a7e4ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c82d50c0c545d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a33e24b5ca4b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b045a34d4f64ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eff04ad87834b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a33e24b5ca4b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8eb63716ab94174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b045a34d4f64ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense Aviation Stocks US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>