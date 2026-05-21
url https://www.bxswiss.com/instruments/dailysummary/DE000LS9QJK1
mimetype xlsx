--- v6 (2026-04-26)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c82d50c0c545d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad4e91f520842fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b045a34d4f64ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc8346f2e1c458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8eb63716ab94174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b045a34d4f64ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f45de0de3f4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc8346f2e1c458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense Aviation Stocks US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>