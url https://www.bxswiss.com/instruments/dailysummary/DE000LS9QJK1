--- v7 (2026-05-21)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad4e91f520842fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90c7932d1b744e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc8346f2e1c458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e265ac36c74d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f45de0de3f4200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc8346f2e1c458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9974c25327524ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e265ac36c74d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense Aviation Stocks US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>217,967</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>