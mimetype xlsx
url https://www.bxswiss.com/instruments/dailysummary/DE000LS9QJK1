--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90c7932d1b744e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63976f63831344cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e265ac36c74d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb260f66fbf754abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9974c25327524ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e265ac36c74d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6982a6390fd34929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb260f66fbf754abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense Aviation Stocks US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>