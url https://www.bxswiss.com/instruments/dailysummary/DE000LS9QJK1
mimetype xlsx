--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63976f63831344cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0c0ec1629742f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb260f66fbf754abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe88d828c5144490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6982a6390fd34929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb260f66fbf754abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ceb1196ca334ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe88d828c5144490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defense Aviation Stocks US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJK1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>231,206</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>