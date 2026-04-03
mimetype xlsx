--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e43f568d7a44a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b15f9ad84994ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a462bca16c42c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d952a628f384d2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef4144302ba4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a462bca16c42c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ea385165868469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d952a628f384d2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Edelmetalle Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>