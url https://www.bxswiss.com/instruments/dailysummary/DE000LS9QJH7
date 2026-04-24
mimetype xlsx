--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b15f9ad84994ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff06f1a7dd8438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d952a628f384d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6486f3b54a2a4a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ea385165868469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d952a628f384d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f11f6ebb7184dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6486f3b54a2a4a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Edelmetalle Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>