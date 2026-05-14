--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff06f1a7dd8438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e51e0b920524dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6486f3b54a2a4a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11396099996c44e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f11f6ebb7184dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6486f3b54a2a4a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14dedfbde4d84830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11396099996c44e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Edelmetalle Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>