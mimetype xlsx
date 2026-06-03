--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e51e0b920524dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005eafa11a8045ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11396099996c44e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra887addd12994994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14dedfbde4d84830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11396099996c44e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc530d47ad7194c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra887addd12994994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Edelmetalle Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>92,672</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>103,477</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>