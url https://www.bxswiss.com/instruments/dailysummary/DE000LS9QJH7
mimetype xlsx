--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005eafa11a8045ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62166392c84943f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra887addd12994994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref34c698c20240df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc530d47ad7194c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra887addd12994994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b657e29fa24096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref34c698c20240df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Edelmetalle Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>