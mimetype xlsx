--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62166392c84943f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36832a7e63ab40f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref34c698c20240df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b1cb591be94990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b657e29fa24096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref34c698c20240df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7e06cbcb8d420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b1cb591be94990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Edelmetalle Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>