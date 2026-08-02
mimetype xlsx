--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36832a7e63ab40f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33dd43abb7c417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b1cb591be94990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5e2a61d25ca49b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7e06cbcb8d420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b1cb591be94990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb509631125ca4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5e2a61d25ca49b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Edelmetalle Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>89,292</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>83,882</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>