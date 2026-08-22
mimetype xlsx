--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33dd43abb7c417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12af105c6436491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5e2a61d25ca49b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda6d290180a341b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb509631125ca4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5e2a61d25ca49b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008a2743dacb45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda6d290180a341b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Edelmetalle Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>