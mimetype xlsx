--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12af105c6436491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fe5858a6284783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda6d290180a341b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1376f37adda4109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008a2743dacb45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda6d290180a341b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra50a490464bc466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1376f37adda4109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Edelmetalle Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>