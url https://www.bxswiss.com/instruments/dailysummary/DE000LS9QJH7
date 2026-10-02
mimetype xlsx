--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fe5858a6284783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aef1783b6084b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1376f37adda4109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cf6fe59e0d45dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra50a490464bc466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1376f37adda4109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf88c86aa1fb4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cf6fe59e0d45dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Edelmetalle Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>