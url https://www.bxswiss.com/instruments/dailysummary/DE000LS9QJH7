--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aef1783b6084b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bbf2e38fd3b4ca8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cf6fe59e0d45dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d45c60bf3b44ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf88c86aa1fb4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cf6fe59e0d45dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6218d649001443d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d45c60bf3b44ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cannabis Edelmetalle Wasser</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>