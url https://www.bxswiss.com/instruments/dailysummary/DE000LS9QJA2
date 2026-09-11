--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5847c2f75e714f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480fb05ec9b44173" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b594a825884ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb83e1039304115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1c04d0048b147d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b594a825884ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e80c8c209d4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb83e1039304115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of 5G Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>