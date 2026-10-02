--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480fb05ec9b44173" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b38c3c94f1444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bb83e1039304115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66193a096c59449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e80c8c209d4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bb83e1039304115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24ef3c09d1c44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66193a096c59449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of 5G Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>