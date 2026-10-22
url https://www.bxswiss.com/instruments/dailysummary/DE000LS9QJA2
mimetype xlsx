--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b38c3c94f1444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58f8a9aec4dc4778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66193a096c59449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7932e89e37794fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf24ef3c09d1c44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66193a096c59449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae90c7cc4b204bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7932e89e37794fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of 5G Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>