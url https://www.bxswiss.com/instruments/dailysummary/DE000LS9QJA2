--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c9bd60683e64808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e01de9eef7483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d3227111d44e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86085e9631f44402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc87cc845944c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d3227111d44e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ad5b795f9c4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86085e9631f44402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of 5G Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>140,505</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,452</x:t>
-[...227 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,445</x:t>
-[...178 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>138,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,817</x:t>
-[...4 lines deleted...]
-          <x:t>139,708</x:t>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,521</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>141,396</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>