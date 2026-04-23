--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e01de9eef7483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012a37efe9b548fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86085e9631f44402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b24a64904d44230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ad5b795f9c4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86085e9631f44402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3876e452764a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b24a64904d44230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of 5G Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,817</x:t>
-[...4 lines deleted...]
-          <x:t>139,708</x:t>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,521</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>