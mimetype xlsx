--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012a37efe9b548fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc23a6c8ad5242ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b24a64904d44230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6197d82f30f4bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3876e452764a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b24a64904d44230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc51a53c92424946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6197d82f30f4bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of 5G Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>