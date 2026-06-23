--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc23a6c8ad5242ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53595162b8dc432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6197d82f30f4bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9eebbf8fb724c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc51a53c92424946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6197d82f30f4bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116a7cd36b7746bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9eebbf8fb724c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of 5G Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>168,166</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>