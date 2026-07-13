--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53595162b8dc432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ca7fa7bac14274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9eebbf8fb724c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4633e1d90ba44df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116a7cd36b7746bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9eebbf8fb724c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3e9810dbbc4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4633e1d90ba44df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of 5G Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>