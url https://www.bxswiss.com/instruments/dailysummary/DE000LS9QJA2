--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ca7fa7bac14274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6392a08540f44c2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4633e1d90ba44df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R503b15ab4b2f4724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3e9810dbbc4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4633e1d90ba44df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685a5e59c2e246a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R503b15ab4b2f4724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of 5G Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>