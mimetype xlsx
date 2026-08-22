--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6392a08540f44c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5847c2f75e714f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R503b15ab4b2f4724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b594a825884ea9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685a5e59c2e246a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R503b15ab4b2f4724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1c04d0048b147d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b594a825884ea9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best of 5G Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QJA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>