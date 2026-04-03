--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb16a8794fa44b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91b5024c1754c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414b500e2bac434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad61e78998634e58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e79a9806ff45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414b500e2bac434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e583269b084b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad61e78998634e58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>