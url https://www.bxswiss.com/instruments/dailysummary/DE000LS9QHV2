--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc91b5024c1754c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c930e9438fb4578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad61e78998634e58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea03e6377a14ce6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e583269b084b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad61e78998634e58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra413af6d57c8448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea03e6377a14ce6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>144,996</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,758</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>145,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,917</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>