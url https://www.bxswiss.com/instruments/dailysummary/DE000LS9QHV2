--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c930e9438fb4578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d5381fe752482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea03e6377a14ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11276857e7944203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra413af6d57c8448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea03e6377a14ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d28e2567b1415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11276857e7944203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>