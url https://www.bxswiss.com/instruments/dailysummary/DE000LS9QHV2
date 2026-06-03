--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d5381fe752482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d2baebc0594dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11276857e7944203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6004c014f74b4bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d28e2567b1415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11276857e7944203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49849dd8df71489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6004c014f74b4bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,332 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>166,201</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>