--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d2baebc0594dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b0fc4a537a48aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6004c014f74b4bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98070e752e324346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49849dd8df71489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6004c014f74b4bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1413dcc616184910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98070e752e324346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,168 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -450,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>