--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b0fc4a537a48aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5977c22bfa044f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98070e752e324346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9660612e3ac44db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1413dcc616184910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98070e752e324346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31ab3e45324481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9660612e3ac44db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>