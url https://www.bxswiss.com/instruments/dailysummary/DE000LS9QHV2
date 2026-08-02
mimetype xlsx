--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5977c22bfa044f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfd208205364199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9660612e3ac44db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2f98969a5d47fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31ab3e45324481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9660612e3ac44db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d86b1e70ba74e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2f98969a5d47fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,653</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,932</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>