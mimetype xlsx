--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfd208205364199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9b125e372e4c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2f98969a5d47fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cfeee1a02a644b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d86b1e70ba74e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2f98969a5d47fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5633ef17669841e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cfeee1a02a644b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>