--- v11 (2026-08-22)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9b125e372e4c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5cea6e3a4f4755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cfeee1a02a644b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252bdaa56f2a4e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5633ef17669841e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cfeee1a02a644b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94d70022a854705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252bdaa56f2a4e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig-Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>156,362</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>