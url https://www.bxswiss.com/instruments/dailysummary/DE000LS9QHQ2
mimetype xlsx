--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30836cc9464f48d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfed903bc5b4068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72419b0314c494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeeba4e05142456e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a62d80214574706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72419b0314c494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9f1ef2ef2e4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeeba4e05142456e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Free lunch investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>