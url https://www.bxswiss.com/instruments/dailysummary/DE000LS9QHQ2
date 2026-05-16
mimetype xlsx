--- v7 (2026-04-05)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfed903bc5b4068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33b7853d6684c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeeba4e05142456e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b043515648451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9f1ef2ef2e4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeeba4e05142456e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13066eabee44aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b043515648451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Free lunch investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>120,921</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>