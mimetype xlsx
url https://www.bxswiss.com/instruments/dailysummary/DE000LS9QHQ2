--- v8 (2026-05-16)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33b7853d6684c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb738984e32d444fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b043515648451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5016677393ea4c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13066eabee44aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b043515648451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8195ffbb944c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5016677393ea4c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Free lunch investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,574</x:t>
@@ -710,31 +306,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>