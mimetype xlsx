--- v9 (2026-06-06)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb738984e32d444fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fa40451335406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5016677393ea4c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d459995b46a4279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8195ffbb944c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5016677393ea4c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0b6a073ff9494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d459995b46a4279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Free lunch investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,429 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...377 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -684,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>