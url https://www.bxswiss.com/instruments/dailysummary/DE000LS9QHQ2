--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14fa40451335406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c35f851a7a4bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d459995b46a4279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20526094590648ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0b6a073ff9494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d459995b46a4279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d9a6c44a9743dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20526094590648ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Free lunch investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>