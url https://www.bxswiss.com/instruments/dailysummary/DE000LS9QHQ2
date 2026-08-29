--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c35f851a7a4bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6673849100684fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20526094590648ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c45f4d82f04966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d9a6c44a9743dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20526094590648ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5686a4e76973408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c45f4d82f04966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Free lunch investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>123,339</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>