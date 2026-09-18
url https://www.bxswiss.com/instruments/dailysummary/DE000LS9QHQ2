--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6673849100684fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3882a82c4794872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c45f4d82f04966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243adbdd96504090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5686a4e76973408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c45f4d82f04966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra193a482f3634b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243adbdd96504090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Free lunch investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>130,356</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,932</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>131,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,831</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>