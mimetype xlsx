--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3882a82c4794872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5cf85fa40d4470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243adbdd96504090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4544eb3812d54a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra193a482f3634b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243adbdd96504090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3588e2c9c484b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4544eb3812d54a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Free lunch investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>