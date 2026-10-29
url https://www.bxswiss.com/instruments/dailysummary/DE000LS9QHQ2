--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5cf85fa40d4470" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b9f0761f3f64d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4544eb3812d54a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23461cb119354f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3588e2c9c484b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4544eb3812d54a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0b0377ac3f34c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23461cb119354f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Free lunch investor</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>