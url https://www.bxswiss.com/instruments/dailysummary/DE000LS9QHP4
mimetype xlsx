--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e344743d95415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b28ad0ddb1d48d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586be211abd14b95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb9a3d215f14531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e87f03f53848c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586be211abd14b95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea338a6057746d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb9a3d215f14531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CO2 NO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>