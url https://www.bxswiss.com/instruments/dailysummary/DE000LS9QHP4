--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b28ad0ddb1d48d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0f18ec3b4744c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb9a3d215f14531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd3320917474259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdea338a6057746d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb9a3d215f14531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470376b204494619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd3320917474259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CO2 NO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,479</x:t>
@@ -764,31 +326,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>