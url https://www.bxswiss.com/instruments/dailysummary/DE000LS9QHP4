--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0f18ec3b4744c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca77593afb1441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd3320917474259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e086721f3c24fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470376b204494619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd3320917474259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d0d004a1c44092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e086721f3c24fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CO2 NO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,364 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,007</x:t>
@@ -677,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>