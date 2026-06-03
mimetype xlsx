--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca77593afb1441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37ddb8a10f947cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e086721f3c24fc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17eaa31c07e942fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79d0d004a1c44092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e086721f3c24fc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847402248d794328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17eaa31c07e942fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CO2 NO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...276 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,660</x:t>
-[...279 lines deleted...]
-          <x:t>173,728</x:t>
+          <x:t>176,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>