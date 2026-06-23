--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37ddb8a10f947cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5210bc5d2016431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17eaa31c07e942fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e0c07351f64199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847402248d794328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17eaa31c07e942fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae151cfa8b5540ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e0c07351f64199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CO2 NO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>