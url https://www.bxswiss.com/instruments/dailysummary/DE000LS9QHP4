--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5210bc5d2016431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42214510caf94315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e0c07351f64199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f27fe4af5bd4c91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae151cfa8b5540ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e0c07351f64199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e4e6ca7771408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f27fe4af5bd4c91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CO2 NO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>