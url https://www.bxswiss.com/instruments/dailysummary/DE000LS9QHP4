--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42214510caf94315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931aadc10fd24041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f27fe4af5bd4c91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57675e15ec784d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e4e6ca7771408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f27fe4af5bd4c91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74211d592b414ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57675e15ec784d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CO2 NO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>