--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931aadc10fd24041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fead02b79e4815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57675e15ec784d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1e95a4797c4136"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74211d592b414ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57675e15ec784d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a0164dc3a743c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1e95a4797c4136" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CO2 NO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>166,676</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>