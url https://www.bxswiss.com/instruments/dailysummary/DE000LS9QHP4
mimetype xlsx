--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fead02b79e4815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4c49f31ef14ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1e95a4797c4136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8cdc3ae0434827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a0164dc3a743c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1e95a4797c4136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64df2a6a6bed4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8cdc3ae0434827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CO2 NO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>