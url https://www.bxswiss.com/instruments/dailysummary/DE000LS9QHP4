--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a4c49f31ef14ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbfc2d038b94e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8cdc3ae0434827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84d8d521e494f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64df2a6a6bed4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8cdc3ae0434827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07501eaea33847cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84d8d521e494f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CO2 NO</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>