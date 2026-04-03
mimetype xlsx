--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37d27e568a746d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7366517c32046ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6f3b97d457d4c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f1b156fd3d74dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d553ee047ab483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6f3b97d457d4c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1c23a6e4e3416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f1b156fd3d74dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig und Optimiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,798</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>130,452</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>