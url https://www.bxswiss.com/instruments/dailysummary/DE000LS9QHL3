--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7366517c32046ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3307905905aa497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f1b156fd3d74dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd41a3fb80d254026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d1c23a6e4e3416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f1b156fd3d74dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a58dca8cf874844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd41a3fb80d254026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig und Optimiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>