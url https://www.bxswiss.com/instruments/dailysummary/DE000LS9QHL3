--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3307905905aa497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33eeb499e3c84573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd41a3fb80d254026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5cda3bc04548b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a58dca8cf874844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd41a3fb80d254026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69d2f266ba04113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5cda3bc04548b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig und Optimiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>134,959</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>