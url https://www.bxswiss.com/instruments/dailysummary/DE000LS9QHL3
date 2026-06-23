--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33eeb499e3c84573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17e50bbf9f2454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5cda3bc04548b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b497c85f9c43b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re69d2f266ba04113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5cda3bc04548b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22797fdfde224362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b497c85f9c43b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig und Optimiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>