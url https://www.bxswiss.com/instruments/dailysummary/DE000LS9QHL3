--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17e50bbf9f2454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29fdda09230d44ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05b497c85f9c43b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc592e279a4134ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22797fdfde224362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05b497c85f9c43b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515657baf87a4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc592e279a4134ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig und Optimiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>140,240</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,789</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,500</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>