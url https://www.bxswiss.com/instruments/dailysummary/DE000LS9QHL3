--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29fdda09230d44ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48e3e140f114020" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc592e279a4134ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec3fc5900574b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515657baf87a4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc592e279a4134ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff6acf967024124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec3fc5900574b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig und Optimiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>