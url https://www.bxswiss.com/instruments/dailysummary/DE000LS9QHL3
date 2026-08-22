--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc48e3e140f114020" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38ac61fdb294ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec3fc5900574b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccaff4f9d8bd4a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff6acf967024124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec3fc5900574b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6638f4be0b2b4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccaff4f9d8bd4a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig und Optimiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>