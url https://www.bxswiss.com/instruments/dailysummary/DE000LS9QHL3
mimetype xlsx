--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38ac61fdb294ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70efc929c63f4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccaff4f9d8bd4a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9800a71a561441a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6638f4be0b2b4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccaff4f9d8bd4a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca215f76aa4e4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9800a71a561441a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig und Optimiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>150,519</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>