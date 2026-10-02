--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70efc929c63f4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62447775ee31401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9800a71a561441a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6f6c9efda04f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca215f76aa4e4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9800a71a561441a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f438b86ae34a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6f6c9efda04f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig und Optimiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>