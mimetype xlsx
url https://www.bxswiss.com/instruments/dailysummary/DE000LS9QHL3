--- v14 (2026-10-02)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62447775ee31401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7934a40aa164b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b6f6c9efda04f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4dde10b06fd4dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f438b86ae34a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b6f6c9efda04f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62671e809bb4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4dde10b06fd4dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig und Optimiert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QHL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>149,483</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,350</x:t>
-[...522 lines deleted...]
-          <x:t>149,188</x:t>
+          <x:t>151,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>