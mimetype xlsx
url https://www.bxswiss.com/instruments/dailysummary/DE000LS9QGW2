--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405c4f5242fd458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c1c48b02234c68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e50f33c1f94d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R600f7ca5e5f24e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f110ecfe59b478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e50f33c1f94d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b095661d19457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R600f7ca5e5f24e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trust Invest TN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>