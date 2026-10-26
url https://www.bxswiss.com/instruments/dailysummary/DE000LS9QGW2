--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c1c48b02234c68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1164226eebcd4653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R600f7ca5e5f24e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e442cb35e74077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b095661d19457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R600f7ca5e5f24e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b4d8a06a82e4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e442cb35e74077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trust Invest TN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>