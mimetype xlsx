--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c195e6c3e7a4dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c203d0b5a464520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99dda55358ec460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa7bf593e3940b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb2c351410e4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99dda55358ec460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a92bce27af43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa7bf593e3940b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trust Invest TN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>87,470</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,577</x:t>
-[...544 lines deleted...]
-          <x:t>87,905</x:t>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>