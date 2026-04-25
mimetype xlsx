--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c203d0b5a464520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813d44ac912846c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa7bf593e3940b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re199798e6254449c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a92bce27af43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa7bf593e3940b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd2fe46ad0a4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re199798e6254449c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trust Invest TN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>