--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813d44ac912846c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69deb80b3be147cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re199798e6254449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe68fffe3d474c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd2fe46ad0a4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re199798e6254449c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897946e0c8aa4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe68fffe3d474c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trust Invest TN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>