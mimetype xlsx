--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69deb80b3be147cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296b6c85ef174538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe68fffe3d474c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b57f0e2bbb46bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897946e0c8aa4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe68fffe3d474c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16a1cdc167c4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b57f0e2bbb46bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trust Invest TN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>