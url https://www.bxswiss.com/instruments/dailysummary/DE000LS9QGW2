--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296b6c85ef174538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f74593e32f4810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7b57f0e2bbb46bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30405d8c808e4afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16a1cdc167c4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7b57f0e2bbb46bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c206d1920b499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30405d8c808e4afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trust Invest TN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>