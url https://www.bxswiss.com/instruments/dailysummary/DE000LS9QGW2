--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f74593e32f4810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8394e387a35b47bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30405d8c808e4afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7aabe45f4bf4407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c206d1920b499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30405d8c808e4afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe1a94c76c7468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7aabe45f4bf4407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trust Invest TN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>