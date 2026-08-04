--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8394e387a35b47bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18e5b7365804518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7aabe45f4bf4407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcefefad7682e4ea5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe1a94c76c7468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7aabe45f4bf4407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3287aa42419d48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcefefad7682e4ea5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trust Invest TN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>97,816</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>