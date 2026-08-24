--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18e5b7365804518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd95e7fdaf4d49d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcefefad7682e4ea5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd20a2d9f5e49f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3287aa42419d48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcefefad7682e4ea5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65886f3e614416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd20a2d9f5e49f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trust Invest TN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>