--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd95e7fdaf4d49d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405c4f5242fd458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd20a2d9f5e49f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e50f33c1f94d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65886f3e614416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd20a2d9f5e49f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f110ecfe59b478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e50f33c1f94d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Trust Invest TN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>