--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37e8e8e3fad4aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0330ae6c98e4426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9b72c11a1e467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c85b77fc244d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5cdda6ebd0469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9b72c11a1e467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2979222794cd44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c85b77fc244d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H2 Wasserstoff-Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,158</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>