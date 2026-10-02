--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0330ae6c98e4426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cfc98f5502482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c85b77fc244d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bead490b7c946fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2979222794cd44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c85b77fc244d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd973cad5ec4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bead490b7c946fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H2 Wasserstoff-Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>