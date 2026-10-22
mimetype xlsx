--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cfc98f5502482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ab5fb7c783439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bead490b7c946fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc3796277fe49d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd973cad5ec4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bead490b7c946fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc100088a6f4b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc3796277fe49d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H2 Wasserstoff-Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,88 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,251</x:t>
@@ -791,31 +266,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>