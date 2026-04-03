--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c111540ff75485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8947b71b61f84f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d731dc1e4dc40da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ad3d52d1b542c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab1c6da96b24176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d731dc1e4dc40da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d02ccabd1e4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ad3d52d1b542c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H2 Wasserstoff-Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>