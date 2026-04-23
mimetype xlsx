--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8947b71b61f84f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R671e2610ab834e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ad3d52d1b542c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9bcfe94f434d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d02ccabd1e4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ad3d52d1b542c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R063e30824a224906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9bcfe94f434d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H2 Wasserstoff-Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>