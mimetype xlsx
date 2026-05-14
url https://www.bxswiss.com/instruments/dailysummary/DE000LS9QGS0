--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R671e2610ab834e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723bbf07d4f04958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9bcfe94f434d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1948e2f8b890408c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R063e30824a224906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9bcfe94f434d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra18b1eedb83d4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1948e2f8b890408c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H2 Wasserstoff-Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>