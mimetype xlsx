--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723bbf07d4f04958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6aa2ccb14e3457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1948e2f8b890408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039e564aa017418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra18b1eedb83d4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1948e2f8b890408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb436f0e749974459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039e564aa017418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H2 Wasserstoff-Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>222,928</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>