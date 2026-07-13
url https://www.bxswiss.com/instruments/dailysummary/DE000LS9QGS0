--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6aa2ccb14e3457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c63ac89903e4a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039e564aa017418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a438a9e4b404a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb436f0e749974459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039e564aa017418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e20d79c4f040c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a438a9e4b404a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H2 Wasserstoff-Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,508</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,426</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>