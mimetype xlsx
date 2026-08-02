--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c63ac89903e4a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56be061a702547fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a438a9e4b404a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra090dca2041c454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e20d79c4f040c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a438a9e4b404a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c30d8743ab446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra090dca2041c454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H2 Wasserstoff-Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>