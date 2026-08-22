--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56be061a702547fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37e8e8e3fad4aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra090dca2041c454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9b72c11a1e467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c30d8743ab446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra090dca2041c454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5cdda6ebd0469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9b72c11a1e467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>H2 Wasserstoff-Brennstoffzellen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>