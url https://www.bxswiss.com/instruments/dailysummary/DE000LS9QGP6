--- v11 (2026-09-14)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f61efc83db945e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf67bee17a8848df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c66903352f4344"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5317a940944384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11037bbda0c24e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c66903352f4344" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86fc623f37414dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5317a940944384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech-Big-Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>