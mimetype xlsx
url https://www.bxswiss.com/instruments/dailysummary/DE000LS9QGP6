--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf67bee17a8848df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2a0acb0b8e400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5317a940944384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb118dd0904b4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86fc623f37414dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5317a940944384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b17118a5864ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb118dd0904b4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech-Big-Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>