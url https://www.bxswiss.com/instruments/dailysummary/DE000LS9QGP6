--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afbf312ce2c47df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c4e6f2f12343d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f514d29b08f43f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a3dec8b4204205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc68534829ddf4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f514d29b08f43f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R279c8b345fe0454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a3dec8b4204205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech-Big-Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>203,824</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>