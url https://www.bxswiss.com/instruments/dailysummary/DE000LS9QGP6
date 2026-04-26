--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c4e6f2f12343d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f580b023284f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a3dec8b4204205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8eb82c68c744b59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R279c8b345fe0454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a3dec8b4204205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37861b45df4f4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8eb82c68c744b59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech-Big-Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>