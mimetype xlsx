--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f580b023284f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd2470bedf742e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8eb82c68c744b59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec7e8d43f11466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37861b45df4f4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8eb82c68c744b59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1172e5899ac3457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec7e8d43f11466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech-Big-Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>