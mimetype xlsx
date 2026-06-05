--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd2470bedf742e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb98c0503074581" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec7e8d43f11466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67691792547446f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1172e5899ac3457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec7e8d43f11466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R118e72c5387e452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67691792547446f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech-Big-Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>