--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb98c0503074581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2be764ad5ac4a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67691792547446f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8041cfb5654546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R118e72c5387e452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67691792547446f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8caf0ee02d84f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8041cfb5654546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech-Big-Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>