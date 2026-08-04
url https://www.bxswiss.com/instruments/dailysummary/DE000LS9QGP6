--- v8 (2026-06-25)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2be764ad5ac4a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9893a1b62b4e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb8041cfb5654546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38cd1dd8fd34be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8caf0ee02d84f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb8041cfb5654546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67bffcf499934a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38cd1dd8fd34be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech-Big-Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>234,728</x:t>
-[...441 lines deleted...]
-          <x:t>225,083</x:t>
+          <x:t>234,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>