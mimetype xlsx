--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9893a1b62b4e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4978cd286e4d441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38cd1dd8fd34be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad4daefe6b442bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67bffcf499934a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38cd1dd8fd34be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e604d2682a344b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad4daefe6b442bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech-Big-Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>