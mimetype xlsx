--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4978cd286e4d441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f61efc83db945e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad4daefe6b442bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c66903352f4344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e604d2682a344b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad4daefe6b442bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11037bbda0c24e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c66903352f4344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-Tech-Big-Five</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>