--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf07a89d55fe04941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc355a960d6114aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16320b3c42e34c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d17a3a5ef394a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd88a8f0ed94e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16320b3c42e34c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d019f3f6824c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d17a3a5ef394a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OnlyOneWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>126,101</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,345</x:t>
-[...269 lines deleted...]
-          <x:t>121,353</x:t>
+          <x:t>124,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>