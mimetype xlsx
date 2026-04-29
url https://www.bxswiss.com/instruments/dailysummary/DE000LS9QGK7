--- v5 (2026-04-05)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc355a960d6114aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4588351dbbe746b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d17a3a5ef394a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbb76608e944779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d019f3f6824c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d17a3a5ef394a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee673168f6849cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbb76608e944779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OnlyOneWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>