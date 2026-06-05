--- v6 (2026-04-29)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4588351dbbe746b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84175ef6c9ab4824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbb76608e944779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98e346aaef18483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ee673168f6849cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbb76608e944779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc69fc802f4de4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98e346aaef18483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OnlyOneWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>129,292</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>