--- v7 (2026-06-05)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84175ef6c9ab4824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb805998074fa4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98e346aaef18483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758f35689fe349d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc69fc802f4de4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98e346aaef18483c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3deec8c50a34884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758f35689fe349d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OnlyOneWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>