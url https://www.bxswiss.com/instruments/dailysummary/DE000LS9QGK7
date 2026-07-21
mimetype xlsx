--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb805998074fa4f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd602816029487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R758f35689fe349d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree83926a58fe4d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3deec8c50a34884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R758f35689fe349d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6813f3fbe04a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree83926a58fe4d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OnlyOneWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>