--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd602816029487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ffb583c38e4b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree83926a58fe4d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d767302d6b4c48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6813f3fbe04a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree83926a58fe4d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c0a7b098feb4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d767302d6b4c48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OnlyOneWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>134,097</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,604</x:t>
-[...215 lines deleted...]
-          <x:t>131,330</x:t>
+          <x:t>132,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>