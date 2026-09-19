--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ffb583c38e4b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812526babd70491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d767302d6b4c48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca4d37bece34601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c0a7b098feb4a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d767302d6b4c48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2591099448745ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca4d37bece34601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OnlyOneWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>134,277</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,993</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>133,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>