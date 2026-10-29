--- v11 (2026-09-19)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812526babd70491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2312010c83a14f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca4d37bece34601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2275de7ba654c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2591099448745ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca4d37bece34601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792b604a1134406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2275de7ba654c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OnlyOneWorld</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>132,241</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>