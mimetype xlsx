--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ec2897835e40c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cde2ff43bd4d1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5dacb67b82f4ce5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc13b2b711e714252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40df4902336d4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5dacb67b82f4ce5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34dd7b6f87684de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc13b2b711e714252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hydrogen2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>