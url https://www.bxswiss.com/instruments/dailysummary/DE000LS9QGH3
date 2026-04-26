--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cde2ff43bd4d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69368d99da3947d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc13b2b711e714252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088f9de9304d4d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34dd7b6f87684de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc13b2b711e714252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc731bbcc9fc64ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088f9de9304d4d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hydrogen2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>65,791</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,867</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,705</x:t>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>