--- v4 (2026-04-26)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69368d99da3947d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc311970dd6a41e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088f9de9304d4d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeaaaf05e4e2415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc731bbcc9fc64ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088f9de9304d4d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f65cacfed68480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeaaaf05e4e2415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hydrogen2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>