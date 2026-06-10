--- v5 (2026-05-21)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc311970dd6a41e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb4591e373a4790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeaaaf05e4e2415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7ff621ec2df4f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f65cacfed68480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeaaaf05e4e2415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2ff28b389f49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7ff621ec2df4f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hydrogen2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>