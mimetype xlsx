--- v6 (2026-06-10)
+++ v7 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb4591e373a4790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9914bcf1a1a4317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7ff621ec2df4f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db2c22a060d4da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2ff28b389f49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7ff621ec2df4f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a739e2d092c40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db2c22a060d4da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hydrogen2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>