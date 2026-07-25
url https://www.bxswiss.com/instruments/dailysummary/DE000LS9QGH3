--- v7 (2026-07-04)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9914bcf1a1a4317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad205a5fd1e4f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db2c22a060d4da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7832cb9c54f341d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a739e2d092c40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db2c22a060d4da1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a09f5097644a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7832cb9c54f341d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hydrogen2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>