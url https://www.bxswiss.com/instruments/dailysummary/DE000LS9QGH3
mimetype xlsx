--- v8 (2026-07-25)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbad205a5fd1e4f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f54dab42e10467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7832cb9c54f341d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0352b223460b497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a09f5097644a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7832cb9c54f341d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ea3e8260a34e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0352b223460b497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hydrogen2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>