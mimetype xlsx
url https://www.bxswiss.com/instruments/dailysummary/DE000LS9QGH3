--- v9 (2026-08-14)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f54dab42e10467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722fbe1e6f9949bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0352b223460b497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9b7f0856bc48fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5ea3e8260a34e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0352b223460b497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda978ae2bf6a480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9b7f0856bc48fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hydrogen2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>