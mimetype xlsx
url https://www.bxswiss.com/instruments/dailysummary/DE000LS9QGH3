--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722fbe1e6f9949bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31789607d85248ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9b7f0856bc48fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a01bc10552d42b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda978ae2bf6a480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9b7f0856bc48fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b51e930553435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a01bc10552d42b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hydrogen2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>