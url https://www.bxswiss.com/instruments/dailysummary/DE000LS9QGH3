--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31789607d85248ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51ca1e6f2404720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a01bc10552d42b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82cc057d3b0640d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b51e930553435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a01bc10552d42b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cfd1e48f074fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82cc057d3b0640d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hydrogen2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>