--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51ca1e6f2404720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd742e1c5fb0b4c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82cc057d3b0640d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf47e14910aa4a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cfd1e48f074fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82cc057d3b0640d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40a2ab4fa3f24fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf47e14910aa4a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hydrogen2050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>