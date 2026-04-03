--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94838586f1fe4a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c2f21f526d45f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f75bb05922c487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6666d24b05d94b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ae541732614dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f75bb05922c487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d2cf9c7315e4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6666d24b05d94b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Green</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...247 lines deleted...]
-          <x:t>156,168</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,562</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>156,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,516</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>