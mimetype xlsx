--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c2f21f526d45f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225ca68056ac4aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6666d24b05d94b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree3e99e8b1534c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d2cf9c7315e4683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6666d24b05d94b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6b17a3e10014f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree3e99e8b1534c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Green</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>