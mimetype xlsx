--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225ca68056ac4aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac4b3fcd62b405a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree3e99e8b1534c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbca50a22b264001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6b17a3e10014f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree3e99e8b1534c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7cbf66dcc64f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbca50a22b264001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Green</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>