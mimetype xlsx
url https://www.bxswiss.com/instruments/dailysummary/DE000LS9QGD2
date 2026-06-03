--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac4b3fcd62b405a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72898bdd7f84732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbca50a22b264001"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4366c0217cdf4422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7cbf66dcc64f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbca50a22b264001" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7760d2a5531430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4366c0217cdf4422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Green</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>