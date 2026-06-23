--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72898bdd7f84732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c34c2dac174980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4366c0217cdf4422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c887e740ff141f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7760d2a5531430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4366c0217cdf4422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae228c22a4a04be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c887e740ff141f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Green</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>176,135</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,567</x:t>
-[...220 lines deleted...]
-          <x:t>192,687</x:t>
+          <x:t>179,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>