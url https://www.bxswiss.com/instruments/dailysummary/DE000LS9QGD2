--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c34c2dac174980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66cb905129a24f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c887e740ff141f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb852a79fab46b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae228c22a4a04be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c887e740ff141f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad12bc2f6c74097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb852a79fab46b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Green</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>