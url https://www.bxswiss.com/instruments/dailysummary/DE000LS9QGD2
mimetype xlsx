--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66cb905129a24f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3227a96c9c51487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb852a79fab46b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb3d312c2114063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad12bc2f6c74097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb852a79fab46b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda51143f91a741a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb3d312c2114063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Green</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>