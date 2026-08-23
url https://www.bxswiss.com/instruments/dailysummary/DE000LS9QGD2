--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3227a96c9c51487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3dd5e140b354643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb3d312c2114063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026af94561ca4161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda51143f91a741a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb3d312c2114063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b8ef337c5b4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026af94561ca4161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Green</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,81 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,908</x:t>
@@ -737,31 +259,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>