--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3dd5e140b354643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ac85c09a3c4db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R026af94561ca4161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c124d262154d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b8ef337c5b4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R026af94561ca4161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc31f749d2b490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c124d262154d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Green</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,328 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...276 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -664,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>