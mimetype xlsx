--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ac85c09a3c4db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf663e63671914272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c124d262154d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe885918201b4d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc31f749d2b490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c124d262154d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e422e5885040b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe885918201b4d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Green</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>171,561</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,222</x:t>
-[...463 lines deleted...]
-          <x:t>172,524</x:t>
+          <x:t>174,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>