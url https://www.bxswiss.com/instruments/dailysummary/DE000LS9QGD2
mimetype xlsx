--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf663e63671914272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ca2078a3194f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe885918201b4d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc727f504edda431f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e422e5885040b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe885918201b4d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93db6f4d97204a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc727f504edda431f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Smart Selection - Green</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>