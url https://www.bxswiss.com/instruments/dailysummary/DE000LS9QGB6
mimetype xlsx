--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff48b9c3dc3479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebed3308f664c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra221004220144b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc276606e3544851"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20bde74d834a466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra221004220144b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fb400d352d401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc276606e3544851" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perspektive Wasserstoff KI 1.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...554 lines deleted...]
-          <x:t>318,511</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,187</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>324,769</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>