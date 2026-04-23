--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebed3308f664c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c548720074c4410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc276606e3544851"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63f1c47c88f4ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fb400d352d401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc276606e3544851" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aaf91be11684bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63f1c47c88f4ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perspektive Wasserstoff KI 1.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>