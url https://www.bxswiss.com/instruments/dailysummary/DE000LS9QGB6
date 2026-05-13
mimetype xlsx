--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c548720074c4410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5143af4049497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra63f1c47c88f4ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61916566d505452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aaf91be11684bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra63f1c47c88f4ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f1aab2456f40d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61916566d505452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perspektive Wasserstoff KI 1.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>