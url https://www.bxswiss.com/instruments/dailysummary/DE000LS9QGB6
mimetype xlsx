--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5143af4049497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf971c3995b3470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61916566d505452e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095425dda5b04929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f1aab2456f40d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61916566d505452e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941c4aab95e24280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095425dda5b04929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perspektive Wasserstoff KI 1.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>