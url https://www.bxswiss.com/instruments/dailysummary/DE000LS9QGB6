--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf971c3995b3470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3856b7c01ef643e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095425dda5b04929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb667c7305cb41bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941c4aab95e24280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095425dda5b04929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f7abd495964eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb667c7305cb41bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perspektive Wasserstoff KI 1.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>