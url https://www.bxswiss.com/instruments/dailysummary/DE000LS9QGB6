--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3856b7c01ef643e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79b8bc471bd4086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb667c7305cb41bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1dfc9ea2e5c4faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f7abd495964eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb667c7305cb41bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e8c240ce914bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1dfc9ea2e5c4faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perspektive Wasserstoff KI 1.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>