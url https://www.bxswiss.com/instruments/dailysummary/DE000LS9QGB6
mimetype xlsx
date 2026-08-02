--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79b8bc471bd4086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e4a9a241bd94463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1dfc9ea2e5c4faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94091f94a1e04446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93e8c240ce914bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1dfc9ea2e5c4faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3ab413e388435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94091f94a1e04446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perspektive Wasserstoff KI 1.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>