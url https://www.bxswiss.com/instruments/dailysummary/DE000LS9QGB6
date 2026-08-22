--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e4a9a241bd94463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d39dc5e59cb456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94091f94a1e04446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ef5374c2bb456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e3ab413e388435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94091f94a1e04446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1c49e5c79440a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ef5374c2bb456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perspektive Wasserstoff KI 1.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>