--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d39dc5e59cb456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ec993882cb4aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ef5374c2bb456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6fbe8231dee42a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d1c49e5c79440a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ef5374c2bb456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b13596652e9450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6fbe8231dee42a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perspektive Wasserstoff KI 1.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>