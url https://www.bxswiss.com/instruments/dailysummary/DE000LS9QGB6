--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ec993882cb4aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R789e54dec0a6435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6fbe8231dee42a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c38ed032ed94e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b13596652e9450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6fbe8231dee42a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0e30ddb88c47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c38ed032ed94e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perspektive Wasserstoff KI 1.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>448,299</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>447,636</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>447,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,978</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>