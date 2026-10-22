--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R789e54dec0a6435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1a11a12a1904541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c38ed032ed94e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21cfaf0f2def40eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0e30ddb88c47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c38ed032ed94e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0bf8a90d9184331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21cfaf0f2def40eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perspektive Wasserstoff KI 1.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QGB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>