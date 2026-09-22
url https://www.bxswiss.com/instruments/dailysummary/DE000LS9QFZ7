--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7540c9d73084498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b30dbf54694f7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd463b825208e4b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43bec330ea89473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b84525c854409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd463b825208e4b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29d009e1bcbe47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43bec330ea89473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentaldaten vor Trend </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>211,932</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,671</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,833</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>