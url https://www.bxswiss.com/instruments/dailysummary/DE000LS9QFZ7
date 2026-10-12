--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96b30dbf54694f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12fea27f8a54d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43bec330ea89473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ba9a10586a1456e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29d009e1bcbe47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43bec330ea89473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26176a2abd9c47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ba9a10586a1456e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentaldaten vor Trend </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>