--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf12fea27f8a54d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68301d184064466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ba9a10586a1456e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09796e5f323a44a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26176a2abd9c47f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ba9a10586a1456e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268a4319fb7741f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09796e5f323a44a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentaldaten vor Trend </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>