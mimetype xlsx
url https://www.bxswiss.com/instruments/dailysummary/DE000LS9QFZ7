--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf191a280774bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434016bb55364afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148b44da659b4ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fdb0d1e556439a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e9fafefd3f4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148b44da659b4ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba3d6772db64c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fdb0d1e556439a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentaldaten vor Trend </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>