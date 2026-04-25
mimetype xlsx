--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434016bb55364afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed919c93acb4776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5fdb0d1e556439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190de3d415d04841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ba3d6772db64c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5fdb0d1e556439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6c09fe9eaf4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190de3d415d04841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentaldaten vor Trend </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>