--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed919c93acb4776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33100cc6b4f349a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190de3d415d04841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3603c03710354b87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6c09fe9eaf4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190de3d415d04841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58ebf85a75c4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3603c03710354b87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentaldaten vor Trend </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>