--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33100cc6b4f349a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae928205b5e04123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3603c03710354b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e92ca003864e76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58ebf85a75c4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3603c03710354b87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3995528aa5f94a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e92ca003864e76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentaldaten vor Trend </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>214,997</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,042</x:t>
-[...404 lines deleted...]
-          <x:t>211,985</x:t>
+          <x:t>214,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>