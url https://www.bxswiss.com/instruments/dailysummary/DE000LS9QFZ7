--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae928205b5e04123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a2f4e7ab0f430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e92ca003864e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ca4844f355450c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3995528aa5f94a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e92ca003864e76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9217733a9c1a4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ca4844f355450c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentaldaten vor Trend </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>217,183</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>