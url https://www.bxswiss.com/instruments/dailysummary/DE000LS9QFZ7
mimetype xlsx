--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a2f4e7ab0f430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743e2532ff654d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ca4844f355450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63ae58dffff4ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9217733a9c1a4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ca4844f355450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0a91dde4d644ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63ae58dffff4ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentaldaten vor Trend </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>