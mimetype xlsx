--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R743e2532ff654d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7540c9d73084498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63ae58dffff4ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd463b825208e4b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e0a91dde4d644ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63ae58dffff4ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b84525c854409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd463b825208e4b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamentaldaten vor Trend </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>