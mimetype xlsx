--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f56aa1344184c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb866862f28a344b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3439d418d8fb4895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c06842505814e28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546f7d2f0190407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3439d418d8fb4895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ce99448a4540d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c06842505814e28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hammersignal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>173,065</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>