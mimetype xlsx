--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb866862f28a344b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd189999ed940f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c06842505814e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1eb895e9660440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ce99448a4540d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c06842505814e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf34796dcce524d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1eb895e9660440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hammersignal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>