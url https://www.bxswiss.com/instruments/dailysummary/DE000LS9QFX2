--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd189999ed940f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3c9280027d424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1eb895e9660440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f3fb98c85944a20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf34796dcce524d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1eb895e9660440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12b1681ca915444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f3fb98c85944a20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hammersignal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>