--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7619b24632342a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e483b79f7e445e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R031ac481fd204add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8702af7e41db4a76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba03b9dfc1524dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R031ac481fd204add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb039bb6b47c46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8702af7e41db4a76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hammersignal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>188,488</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>