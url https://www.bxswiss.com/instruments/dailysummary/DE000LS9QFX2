--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e483b79f7e445e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f945777a7794cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8702af7e41db4a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcb4766916242fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb039bb6b47c46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8702af7e41db4a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb2bd6044214899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcb4766916242fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hammersignal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>