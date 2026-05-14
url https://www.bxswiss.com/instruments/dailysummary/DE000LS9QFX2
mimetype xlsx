--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f945777a7794cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2297881fffb45e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcb4766916242fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda3cba9b069b445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb2bd6044214899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcb4766916242fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96cd414929314b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda3cba9b069b445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hammersignal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>