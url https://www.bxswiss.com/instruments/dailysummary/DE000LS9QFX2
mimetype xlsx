--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2297881fffb45e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18058adecc0a44c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda3cba9b069b445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d4985b98c94446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96cd414929314b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda3cba9b069b445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664aa78db5f64091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d4985b98c94446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hammersignal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>183,257</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>