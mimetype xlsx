--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18058adecc0a44c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53845ba89084ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d4985b98c94446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027efdf6dbb0409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R664aa78db5f64091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d4985b98c94446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505a5e4d22d444b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027efdf6dbb0409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hammersignal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>