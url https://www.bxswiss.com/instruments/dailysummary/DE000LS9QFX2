--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53845ba89084ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f56aa1344184c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027efdf6dbb0409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3439d418d8fb4895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R505a5e4d22d444b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027efdf6dbb0409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546f7d2f0190407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3439d418d8fb4895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hammersignal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>