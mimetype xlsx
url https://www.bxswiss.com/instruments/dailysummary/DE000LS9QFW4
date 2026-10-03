--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10dddbe662d34ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2322a49ba2004ed5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf688e0258d4d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c7103f88e7c4544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e33bf09316e4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf688e0258d4d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5882fb60114741d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c7103f88e7c4544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Recurring Revenue Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>