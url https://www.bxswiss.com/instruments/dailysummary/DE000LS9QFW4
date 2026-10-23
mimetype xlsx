--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2322a49ba2004ed5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ded25b5e8a04c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c7103f88e7c4544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3506776fd67b4e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5882fb60114741d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c7103f88e7c4544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e64103ac7b430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3506776fd67b4e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Recurring Revenue Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>103,447</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,217</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>104,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,582</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>