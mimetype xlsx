--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7033f769bf314d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032358568f8e48be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cd581e656f647db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0f8b1ad71b400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c0fa9d6d764ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cd581e656f647db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ad3426de5e491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0f8b1ad71b400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Recurring Revenue Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>80,640</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>85,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>