--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R032358568f8e48be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4f0c875e2f4545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0f8b1ad71b400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7634c509cea84c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ad3426de5e491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0f8b1ad71b400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffee1500cea445b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7634c509cea84c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Recurring Revenue Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>