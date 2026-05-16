--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4f0c875e2f4545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0630cbe984b4ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7634c509cea84c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re68001e37afb49c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffee1500cea445b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7634c509cea84c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e0aab13e234f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re68001e37afb49c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Recurring Revenue Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>