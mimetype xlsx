--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0630cbe984b4ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c255fbfb8040c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re68001e37afb49c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b60e2a7bd8a45d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e0aab13e234f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re68001e37afb49c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099cbaf606da4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b60e2a7bd8a45d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Recurring Revenue Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>