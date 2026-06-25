--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c255fbfb8040c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80eca93e092e49f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b60e2a7bd8a45d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a7f0f0234e4015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099cbaf606da4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b60e2a7bd8a45d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bab67252c264f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a7f0f0234e4015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Recurring Revenue Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,662</x:t>
-[...414 lines deleted...]
-          <x:t>90,617</x:t>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>