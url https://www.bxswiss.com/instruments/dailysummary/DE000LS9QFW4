--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80eca93e092e49f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c2cdba4e8a484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a7f0f0234e4015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e0d1b0190543a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bab67252c264f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a7f0f0234e4015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7312020809541cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e0d1b0190543a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Recurring Revenue Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,005</x:t>
-[...387 lines deleted...]
-          <x:t>82,856</x:t>
+          <x:t>89,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>