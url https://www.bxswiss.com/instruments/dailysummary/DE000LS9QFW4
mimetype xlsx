--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c2cdba4e8a484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cc62ec10fa4291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e0d1b0190543a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16fc5c09704543d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7312020809541cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e0d1b0190543a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b986454c490426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16fc5c09704543d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Recurring Revenue Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>