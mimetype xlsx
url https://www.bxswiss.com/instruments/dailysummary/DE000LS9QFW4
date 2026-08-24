--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cc62ec10fa4291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f85f96d8314838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16fc5c09704543d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db791871b644e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b986454c490426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16fc5c09704543d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd024811c3a014ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db791871b644e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Recurring Revenue Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>