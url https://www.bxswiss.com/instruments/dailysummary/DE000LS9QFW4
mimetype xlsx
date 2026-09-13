--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f85f96d8314838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10dddbe662d34ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db791871b644e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf688e0258d4d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd024811c3a014ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db791871b644e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e33bf09316e4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf688e0258d4d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Recurring Revenue Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>