--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4515ac9d0da147fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd8b7d982eb482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae6e77f3204e4e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984df011490b47c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8382b1af81864ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae6e77f3204e4e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c52897c0a04f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984df011490b47c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Corona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>170,489</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,413</x:t>
-[...431 lines deleted...]
-          <x:t>170,838</x:t>
+          <x:t>167,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>