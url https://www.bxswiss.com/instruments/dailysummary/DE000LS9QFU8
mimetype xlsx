--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd8b7d982eb482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ce99a386174a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984df011490b47c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7a1597e7d0495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c52897c0a04f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984df011490b47c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00d3538e7c54cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7a1597e7d0495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Corona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>