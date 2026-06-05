--- v7 (2026-04-23)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ce99a386174a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd96944f95e9141d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7a1597e7d0495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb40c47de0d241f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re00d3538e7c54cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7a1597e7d0495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4192e359977c479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb40c47de0d241f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Corona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>178,872</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>