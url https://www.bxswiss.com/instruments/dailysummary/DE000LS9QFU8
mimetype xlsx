--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd96944f95e9141d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf2513fbd584e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb40c47de0d241f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf12767d18294299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4192e359977c479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb40c47de0d241f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe6e0ec00d2b4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf12767d18294299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Corona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>