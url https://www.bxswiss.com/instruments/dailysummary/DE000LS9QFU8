--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf2513fbd584e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27160a58489b4d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf12767d18294299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50b52a63fac4c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe6e0ec00d2b4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf12767d18294299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2d3fc43e8b45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50b52a63fac4c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Corona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>