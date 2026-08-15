--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27160a58489b4d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fbb7b4199444cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50b52a63fac4c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07fdd6dff6d49c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2d3fc43e8b45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50b52a63fac4c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1703d43f3b4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07fdd6dff6d49c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Corona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>