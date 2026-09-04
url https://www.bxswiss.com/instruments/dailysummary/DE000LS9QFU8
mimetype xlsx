--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fbb7b4199444cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a4f6915aed47b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07fdd6dff6d49c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd51206f2b63d4b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1703d43f3b4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07fdd6dff6d49c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6176bb8e0a6c4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd51206f2b63d4b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Corona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,852</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>183,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,115</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>