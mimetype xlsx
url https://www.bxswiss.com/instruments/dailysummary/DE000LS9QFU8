--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a4f6915aed47b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2564318cf504717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd51206f2b63d4b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48247c939b3c4f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6176bb8e0a6c4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd51206f2b63d4b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee770b52deb482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48247c939b3c4f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Corona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>186,325</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,397</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>189,123</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>