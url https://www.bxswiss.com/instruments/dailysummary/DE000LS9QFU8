--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2564318cf504717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efee05a623145ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48247c939b3c4f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e0c2db912d486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee770b52deb482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48247c939b3c4f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e00ab417b324b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e0c2db912d486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Corona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>189,600</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,108</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>185,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>