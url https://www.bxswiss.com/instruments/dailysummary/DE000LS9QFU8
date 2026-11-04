--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1efee05a623145ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7881c02f882749d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e0c2db912d486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28fbb1298f494ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e00ab417b324b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e0c2db912d486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ec49df35ed4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28fbb1298f494ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chancen durch Corona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>