--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6573b5f2ddac495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra47876344c4c41b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771d2306d3394448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03f6ec0896442a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155bf15850c04336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771d2306d3394448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1319a6e4d8b343a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03f6ec0896442a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>