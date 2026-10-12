--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra47876344c4c41b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab21f0c4a954e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03f6ec0896442a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fffd5b0bc7f413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1319a6e4d8b343a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03f6ec0896442a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0428cf8f1d6a4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fffd5b0bc7f413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>