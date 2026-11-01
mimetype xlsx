--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab21f0c4a954e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395e3ea0e063415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fffd5b0bc7f413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0512f69d306f49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0428cf8f1d6a4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fffd5b0bc7f413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a282b55cf35478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0512f69d306f49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>