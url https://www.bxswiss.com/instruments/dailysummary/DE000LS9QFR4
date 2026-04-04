--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d8b22127a304bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d87b9ab16ad4967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae76111abd84a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8129e49a77a2452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4480ab08674a4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae76111abd84a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fa7a4ecaa04484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8129e49a77a2452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>