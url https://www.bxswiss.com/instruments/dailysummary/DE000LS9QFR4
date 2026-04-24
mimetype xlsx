--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d87b9ab16ad4967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb404430f67fe4518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8129e49a77a2452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d28396712f42b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fa7a4ecaa04484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8129e49a77a2452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb824deeb6fa14182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d28396712f42b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>