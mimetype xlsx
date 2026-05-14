--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb404430f67fe4518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd13b47617234061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0d28396712f42b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeecff5346434f8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb824deeb6fa14182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0d28396712f42b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95a92d277044117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeecff5346434f8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>