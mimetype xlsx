--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd13b47617234061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f680b93db94442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeecff5346434f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra541ad55c04740e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95a92d277044117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeecff5346434f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b33911b974744da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra541ad55c04740e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...436 lines deleted...]
-          <x:t>180,850</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,722</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>180,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>