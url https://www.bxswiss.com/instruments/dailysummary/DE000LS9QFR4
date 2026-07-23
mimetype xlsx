--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f680b93db94442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7eb8aa5a34481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra541ad55c04740e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7464e4b4a6ca4aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b33911b974744da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra541ad55c04740e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bfb3b54c2364df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7464e4b4a6ca4aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...571 lines deleted...]
-          <x:t>177,838</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,250</x:t>
-[...31 lines deleted...]
-          <x:t>180,379</x:t>
+          <x:t>178,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>