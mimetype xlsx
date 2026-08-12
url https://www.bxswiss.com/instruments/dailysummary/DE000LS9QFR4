--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7eb8aa5a34481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4d26eb2da2463f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7464e4b4a6ca4aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66caf3d721b849a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bfb3b54c2364df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7464e4b4a6ca4aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a000baee3e4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66caf3d721b849a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>