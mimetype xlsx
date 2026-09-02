--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4d26eb2da2463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6573b5f2ddac495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66caf3d721b849a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R771d2306d3394448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a000baee3e4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66caf3d721b849a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155bf15850c04336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R771d2306d3394448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MPINVEST Wachstumswerte </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>