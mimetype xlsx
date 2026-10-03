--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cb2d1908254d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad20992bc2b4a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76ade11e1df4915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74c4441e0d34683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d45bdc36da4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76ade11e1df4915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6df32567bd422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74c4441e0d34683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,751</x:t>
-[...441 lines deleted...]
-          <x:t>118,672</x:t>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>