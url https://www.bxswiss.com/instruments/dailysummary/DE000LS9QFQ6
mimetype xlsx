--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad20992bc2b4a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R054fd3aa4e954a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74c4441e0d34683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R605cbde3ab1b4024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6df32567bd422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74c4441e0d34683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R701694cdaa0442b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R605cbde3ab1b4024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>118,892</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,383</x:t>
-[...75 lines deleted...]
-          <x:t>117,932</x:t>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,971</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>118,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>