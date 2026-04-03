--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87a7bc22d7d4fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2495c3b053894d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2ee587f4ae4bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff5e02a85ed4ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bade05e54824d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2ee587f4ae4bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d447c975f8f4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff5e02a85ed4ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>