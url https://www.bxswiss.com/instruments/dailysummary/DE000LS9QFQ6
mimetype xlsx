--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2495c3b053894d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8663c093ce4d74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff5e02a85ed4ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da0731505674afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d447c975f8f4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff5e02a85ed4ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25aa1ba43464602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da0731505674afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>108,593</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,119</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>108,147</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,117</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>109,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>