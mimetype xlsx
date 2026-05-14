--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8663c093ce4d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1aaded26964f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da0731505674afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a52e63fe574306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25aa1ba43464602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da0731505674afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73466ef2a357404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a52e63fe574306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>