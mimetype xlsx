--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1aaded26964f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40eeaf6e96146da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a52e63fe574306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ce3bb7560d407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73466ef2a357404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a52e63fe574306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e5fe8d6bae4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ce3bb7560d407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>