--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40eeaf6e96146da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56553101e964cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ce3bb7560d407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c8f0e544b543d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e5fe8d6bae4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ce3bb7560d407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ba457b95554d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c8f0e544b543d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>