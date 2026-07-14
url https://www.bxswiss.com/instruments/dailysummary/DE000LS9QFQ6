--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56553101e964cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2747aa1d61744c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c8f0e544b543d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad064ce1f7f4086"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ba457b95554d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c8f0e544b543d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b221a2238a4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad064ce1f7f4086" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>