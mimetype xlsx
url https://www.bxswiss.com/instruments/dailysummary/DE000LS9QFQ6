--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2747aa1d61744c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9f128c5c8d4256" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad064ce1f7f4086"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dcb673bf73240eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b221a2238a4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad064ce1f7f4086" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3596170c194d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dcb673bf73240eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>114,295</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,690</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,019</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>114,693</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,229</x:t>
-[...274 lines deleted...]
-          <x:t>115,286</x:t>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>