--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9f128c5c8d4256" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b1f378b72b4d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dcb673bf73240eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f558dc1bf2b4453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3596170c194d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dcb673bf73240eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa008880f5642a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f558dc1bf2b4453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,727</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>