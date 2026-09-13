--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b1f378b72b4d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cb2d1908254d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f558dc1bf2b4453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76ade11e1df4915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa008880f5642a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f558dc1bf2b4453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d45bdc36da4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76ade11e1df4915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Aktien mit System</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>118,446</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,921</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>