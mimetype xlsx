--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce5d37451f34261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ccb7d98854c4484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafdf90d4ae2f47b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f37eb1b4e3f4023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234fada5adf24015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafdf90d4ae2f47b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8e9706f4e24b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f37eb1b4e3f4023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1.521,234</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>