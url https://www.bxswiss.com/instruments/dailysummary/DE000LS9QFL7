--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ccb7d98854c4484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e113ee13aa4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f37eb1b4e3f4023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re537573078414ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8e9706f4e24b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f37eb1b4e3f4023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c93e34b0cf4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re537573078414ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.709,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.723,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.699,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.718,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.653,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.664,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.652,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.660,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.741,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>