--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e113ee13aa4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb048cb17ee4f4918" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re537573078414ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4518be7eaba49b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c93e34b0cf4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re537573078414ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e2641cd934420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4518be7eaba49b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.723,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.741,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.723,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.736,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.738,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.740,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.725,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.727,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>