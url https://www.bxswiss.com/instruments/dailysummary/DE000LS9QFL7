--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb2f5df36f74dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195436ece3954098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bea75ac9e5f4d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5477d6c18836452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac83e1be0bc04dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bea75ac9e5f4d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f84d97028ac4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5477d6c18836452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.557,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.557,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.539,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.542,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.509,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.530,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.509,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.512,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.496,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.493,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>