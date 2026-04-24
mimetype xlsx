--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R195436ece3954098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f5065fc11847f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5477d6c18836452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45739706fd4402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f84d97028ac4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5477d6c18836452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d3699f094542c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45739706fd4402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.455,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.472,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.452,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.459,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.529,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.549,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.527,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.543,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.478,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.482,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>