--- v6 (2026-04-24)
+++ v7 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f5065fc11847f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ac89bb98e44be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45739706fd4402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbb857b98304d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d3699f094542c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45739706fd4402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cc2fed73cab41e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbb857b98304d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1.482,202</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.432,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.422,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.419,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.417,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>