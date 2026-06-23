--- v7 (2026-05-31)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ac89bb98e44be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558052aff3644faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbb857b98304d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64c4b94638184081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cc2fed73cab41e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbb857b98304d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61f013e04da46b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64c4b94638184081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.410,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.415,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.407,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.408,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.399,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.399,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.385,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.388,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.384,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.406,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>