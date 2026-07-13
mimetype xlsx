--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558052aff3644faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ef69f6e65d4f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64c4b94638184081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e2eba39d5f4f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61f013e04da46b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64c4b94638184081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7a2b26e25442ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e2eba39d5f4f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.387,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.397,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.386,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.395,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.403,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.405,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.397,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.401,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.426,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.420,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.447,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.488,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.484,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.483,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.486,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>