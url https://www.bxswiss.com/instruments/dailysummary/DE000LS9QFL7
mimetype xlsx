--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ef69f6e65d4f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ce5d37451f34261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e2eba39d5f4f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafdf90d4ae2f47b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7a2b26e25442ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e2eba39d5f4f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234fada5adf24015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafdf90d4ae2f47b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Corona Vaccine Candidates</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.483,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.486,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.477,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.481,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.517,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.519,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.504,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.504,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.515,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.504,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.517,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.508,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.507,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.495,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.498,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.506,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.503,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.491,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.502,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>