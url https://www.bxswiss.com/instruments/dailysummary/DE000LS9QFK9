--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeb12013779e4c28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c9c5b9511864e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e5b510411c440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rded7f0fc974841be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4d07cd73814cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e5b510411c440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5459b79093034706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rded7f0fc974841be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>195,524</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>