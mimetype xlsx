--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c9c5b9511864e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8af53999f3845ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rded7f0fc974841be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4feae611e465484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5459b79093034706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rded7f0fc974841be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945ecb7c8878476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4feae611e465484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>