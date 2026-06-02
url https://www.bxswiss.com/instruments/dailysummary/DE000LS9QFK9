--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8af53999f3845ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46b9a3add35479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4feae611e465484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796dda6b10e84d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945ecb7c8878476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4feae611e465484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0621433f7717471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796dda6b10e84d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>210,050</x:t>
-[...220 lines deleted...]
-          <x:t>208,876</x:t>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,284</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>209,548</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>