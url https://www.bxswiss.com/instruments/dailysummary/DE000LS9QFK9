--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra46b9a3add35479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb44c8bd5ef40d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796dda6b10e84d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f64296866c4265"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0621433f7717471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796dda6b10e84d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf1636973b7d405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f64296866c4265" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>