--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb44c8bd5ef40d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e3ae1a53f84415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f64296866c4265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb499394833c147ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf1636973b7d405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f64296866c4265" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1582de03dc4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb499394833c147ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>