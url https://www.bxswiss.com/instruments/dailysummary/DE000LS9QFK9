--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e3ae1a53f84415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fe666c18424c64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb499394833c147ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5239ee3a5546485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1582de03dc4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb499394833c147ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5677811661184f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5239ee3a5546485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>