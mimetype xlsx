--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21fe666c18424c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754ab22065f648e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5239ee3a5546485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2144eeec4204a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5677811661184f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5239ee3a5546485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f87790be444bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2144eeec4204a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>