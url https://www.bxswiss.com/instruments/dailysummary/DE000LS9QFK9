--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754ab22065f648e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccf15a24d024a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2144eeec4204a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9089eac64741499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f87790be444bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2144eeec4204a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R105115145c864fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9089eac64741499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>