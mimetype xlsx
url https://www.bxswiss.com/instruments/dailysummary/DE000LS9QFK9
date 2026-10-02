--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ccf15a24d024a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a696db718b4b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9089eac64741499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38fd2b7d859e48ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R105115145c864fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9089eac64741499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30aea52645c445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38fd2b7d859e48ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>