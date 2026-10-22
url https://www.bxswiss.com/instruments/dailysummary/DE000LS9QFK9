--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a696db718b4b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024aa1ac150449ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38fd2b7d859e48ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d1476b52a14c5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30aea52645c445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38fd2b7d859e48ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969a282e40a44114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d1476b52a14c5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Minimum-KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>