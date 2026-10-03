--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac68a2d7a24a4958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c9075f359947ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f10f279fab3424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20ec75d56c9e4430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88455ef608154e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f10f279fab3424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ec39c866c343da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20ec75d56c9e4430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>718,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>718,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>701,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>751,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>770,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>769,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>