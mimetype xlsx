--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c9075f359947ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30537a2717e045b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20ec75d56c9e4430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra87f31b2fcd4491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94ec39c866c343da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20ec75d56c9e4430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48e1e4763684d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra87f31b2fcd4491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>792,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>780,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>791,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>850,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>866,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>844,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>862,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>