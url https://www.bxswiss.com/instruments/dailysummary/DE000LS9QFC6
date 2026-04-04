--- v3 (2026-02-22)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bedb4f8f3d42ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b7c84cfd714942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a7e1fe3421e4de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd740ce024014bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de1b43605934e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a7e1fe3421e4de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra60344ab5fd743ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd740ce024014bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>695,360</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>