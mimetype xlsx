--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b7c84cfd714942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30065ad941241d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd740ce024014bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a959bc8a3d44281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra60344ab5fd743ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd740ce024014bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6da2c9bc9c4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a959bc8a3d44281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>690,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>661,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,264</x:t>
@@ -764,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>698,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>