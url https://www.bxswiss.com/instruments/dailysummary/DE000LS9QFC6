--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30065ad941241d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e437dcb67f4535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a959bc8a3d44281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R501e9b48485a475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6da2c9bc9c4097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a959bc8a3d44281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R327e0d316ccf4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R501e9b48485a475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>756,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>766,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>761,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>813,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>791,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>812,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>