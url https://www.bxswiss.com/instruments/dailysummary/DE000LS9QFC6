--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e437dcb67f4535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a85c6c44add473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R501e9b48485a475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ecee04d5bc408c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R327e0d316ccf4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R501e9b48485a475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7559103e838d4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ecee04d5bc408c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>904,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>909,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>868,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>868,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>914,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>927,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>892,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>914,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>