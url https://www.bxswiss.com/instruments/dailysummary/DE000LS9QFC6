--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a85c6c44add473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e7159225dc49cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ecee04d5bc408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfecea47e7e4ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7559103e838d4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ecee04d5bc408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56dab4c5b5f5425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfecea47e7e4ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>909,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>923,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>905,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>916,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>