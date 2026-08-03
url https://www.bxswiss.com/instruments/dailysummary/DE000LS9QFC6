--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e7159225dc49cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8b3f962707436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dfecea47e7e4ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fec6b3f90824593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56dab4c5b5f5425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dfecea47e7e4ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64427c3292d34abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fec6b3f90824593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>934,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>967,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>878,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>881,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>844,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>824,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>842,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>