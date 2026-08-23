--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8b3f962707436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50bd46aaabba41b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fec6b3f90824593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f25de93dcb4bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64427c3292d34abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fec6b3f90824593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca86c988eb294207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f25de93dcb4bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>809,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>836,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>835,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>779,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>740,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>