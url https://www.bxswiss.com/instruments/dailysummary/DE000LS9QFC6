--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50bd46aaabba41b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac68a2d7a24a4958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f25de93dcb4bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f10f279fab3424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca86c988eb294207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f25de93dcb4bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88455ef608154e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f10f279fab3424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Highflyer USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QFC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>782,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>806,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>782,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>806,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>737,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>743,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>717,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>724,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>