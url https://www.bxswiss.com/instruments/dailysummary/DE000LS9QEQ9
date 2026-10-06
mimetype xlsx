--- v12 (2026-09-16)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a5ba281b83431c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e3a72fa8854f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b9a500ab354c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeaa3eeac0a14b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3525570ceda64c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b9a500ab354c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7aa034966434d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeaa3eeac0a14b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung und Home Office</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>