--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e3a72fa8854f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb2836463bd4ab6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeaa3eeac0a14b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129efdfea97440d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7aa034966434d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeaa3eeac0a14b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31beaf4b2d54388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129efdfea97440d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung und Home Office</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>