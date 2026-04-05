--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5c1a2684b04be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1dbe3e53dc45c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652ad57c06ba4fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4eae8782554ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d44bb2958684d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652ad57c06ba4fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9604f33ec66843e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4eae8782554ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung und Home Office</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,370</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>161,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,060</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>