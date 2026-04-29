--- v5 (2026-04-05)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1dbe3e53dc45c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e3b18567464699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4eae8782554ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710b4b7008a04460"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9604f33ec66843e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4eae8782554ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188883ac36a94036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710b4b7008a04460" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung und Home Office</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>