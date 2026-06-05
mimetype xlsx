--- v6 (2026-04-29)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e3b18567464699" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd1fc0edc3e4af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710b4b7008a04460"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf6c679ba2c4b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188883ac36a94036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710b4b7008a04460" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b6b15f332544f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf6c679ba2c4b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung und Home Office</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>176,382</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>