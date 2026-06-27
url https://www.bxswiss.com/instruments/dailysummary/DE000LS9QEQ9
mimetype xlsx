--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd1fc0edc3e4af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff3e5d5313b449d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redf6c679ba2c4b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b00d8821be343a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b6b15f332544f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redf6c679ba2c4b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca0fe0103c94b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b00d8821be343a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung und Home Office</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>203,206</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>197,030</x:t>
-[...512 lines deleted...]
-          <x:t>188,580</x:t>
+          <x:t>194,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>