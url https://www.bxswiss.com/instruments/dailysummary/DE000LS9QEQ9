--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff3e5d5313b449d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc461ef51939a41a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b00d8821be343a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50809069d01843e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca0fe0103c94b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b00d8821be343a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a42a122c124d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50809069d01843e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung und Home Office</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>