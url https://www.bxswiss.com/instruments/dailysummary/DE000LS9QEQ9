--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc461ef51939a41a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb357a4e4c04364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50809069d01843e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f7c0ef283044eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a42a122c124d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50809069d01843e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13816b1f4b0b4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f7c0ef283044eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung und Home Office</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>