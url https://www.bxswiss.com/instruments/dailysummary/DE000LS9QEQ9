--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb357a4e4c04364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f5f6ce98b54b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f7c0ef283044eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1686bb3f0fa472e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13816b1f4b0b4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f7c0ef283044eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9491886e5f465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1686bb3f0fa472e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung und Home Office</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>