--- v11 (2026-08-26)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f5f6ce98b54b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a5ba281b83431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1686bb3f0fa472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b9a500ab354c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9491886e5f465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1686bb3f0fa472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3525570ceda64c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b9a500ab354c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitalisierung und Home Office</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEQ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>183,279</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>