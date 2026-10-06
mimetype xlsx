--- v10 (2026-08-29)
+++ v11 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee98e43103f4c26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5972dd1a69e04cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb88503b2129404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac63e7c5e9894889"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a3a0b9217045e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb88503b2129404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e708b8e6574872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac63e7c5e9894889" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>319,590</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>