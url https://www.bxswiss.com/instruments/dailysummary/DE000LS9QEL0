--- v11 (2026-10-06)
+++ v12 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5972dd1a69e04cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b6a83507244848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac63e7c5e9894889"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R229578962c024167"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e708b8e6574872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac63e7c5e9894889" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0fe8c7c183409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R229578962c024167" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>