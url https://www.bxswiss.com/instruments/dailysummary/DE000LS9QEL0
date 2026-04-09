--- v3 (2026-03-16)
+++ v4 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b10f897f9734799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8b8a60ee5749a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8d300d88a44e67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd928d2670644ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d1536586b24b47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8d300d88a44e67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a4e0e7c75a540e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd928d2670644ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>