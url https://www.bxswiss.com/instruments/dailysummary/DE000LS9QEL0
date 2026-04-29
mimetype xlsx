--- v4 (2026-04-09)
+++ v5 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8b8a60ee5749a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d022cfe68740ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd928d2670644ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89914a2318ad414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a4e0e7c75a540e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd928d2670644ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ab1b8644e845c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89914a2318ad414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>