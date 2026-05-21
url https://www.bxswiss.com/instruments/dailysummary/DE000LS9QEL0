--- v5 (2026-04-29)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d022cfe68740ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1933c91968e2475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89914a2318ad414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30dde99e2834444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ab1b8644e845c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89914a2318ad414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a166787955e4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30dde99e2834444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>