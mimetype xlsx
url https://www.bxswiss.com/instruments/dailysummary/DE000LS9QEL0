--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1933c91968e2475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a3768a206b4930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30dde99e2834444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcfbbff547224147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a166787955e4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30dde99e2834444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2655ce28965f49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcfbbff547224147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>