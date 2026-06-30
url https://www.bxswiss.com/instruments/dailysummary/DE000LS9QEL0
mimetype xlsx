--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a3768a206b4930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3203b2bf5b014482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcfbbff547224147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01613eafd3a9412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2655ce28965f49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcfbbff547224147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1269dd346edd495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01613eafd3a9412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>