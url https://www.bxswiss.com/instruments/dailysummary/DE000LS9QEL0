--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3203b2bf5b014482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a182ade9ac4404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01613eafd3a9412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc15ea9d65844210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1269dd346edd495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01613eafd3a9412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea47d5d381c64e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc15ea9d65844210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>