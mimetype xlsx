--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a182ade9ac4404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee98e43103f4c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc15ea9d65844210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb88503b2129404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea47d5d381c64e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc15ea9d65844210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23a3a0b9217045e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb88503b2129404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftsinvestment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEL0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>313,840</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>