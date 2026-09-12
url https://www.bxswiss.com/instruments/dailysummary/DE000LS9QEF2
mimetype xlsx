--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9be29988ec447e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a3e16ae0c9493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b56a50f666545ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c611b82fd30491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c2d99856874805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b56a50f666545ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70b10f4c38f4d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c611b82fd30491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologie Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>