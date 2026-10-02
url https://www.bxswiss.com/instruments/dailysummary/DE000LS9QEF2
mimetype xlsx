--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a3e16ae0c9493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb840763a4e64568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c611b82fd30491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116513ef4d7b4929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70b10f4c38f4d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c611b82fd30491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4394863dd7b24a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116513ef4d7b4929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologie Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>