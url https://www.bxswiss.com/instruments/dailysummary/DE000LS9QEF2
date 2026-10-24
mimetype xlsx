--- v13 (2026-10-02)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb840763a4e64568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e407f2e2af8435d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116513ef4d7b4929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea2bd3f90c74e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4394863dd7b24a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116513ef4d7b4929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf134b8aed224d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea2bd3f90c74e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologie Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>