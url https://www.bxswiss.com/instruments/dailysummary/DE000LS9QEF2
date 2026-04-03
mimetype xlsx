--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801db988cd2248a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6817dbc076415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf65831928a5043ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4291091343414bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffddcf77de214f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf65831928a5043ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c13ad44154642ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4291091343414bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologie Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>188,321</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,776</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>