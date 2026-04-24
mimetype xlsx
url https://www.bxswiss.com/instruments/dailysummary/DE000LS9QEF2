--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6817dbc076415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa492f7b42b4ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4291091343414bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6677f46cff4e4415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c13ad44154642ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4291091343414bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e80fe6f22904e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6677f46cff4e4415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologie Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>