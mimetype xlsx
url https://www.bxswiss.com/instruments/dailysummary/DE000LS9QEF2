--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa492f7b42b4ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740c5aa726244b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6677f46cff4e4415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbd4afd8ad14c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e80fe6f22904e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6677f46cff4e4415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8265314da575474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbd4afd8ad14c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologie Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>