--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R740c5aa726244b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6bd58ef607444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbd4afd8ad14c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e51240600724c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8265314da575474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbd4afd8ad14c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R213e0e557e4f4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e51240600724c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologie Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,286</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>209,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,773</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>