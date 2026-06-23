--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6bd58ef607444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4a927e9b0e48bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e51240600724c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6df70a206314104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R213e0e557e4f4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e51240600724c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fafbb009357469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6df70a206314104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologie Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>