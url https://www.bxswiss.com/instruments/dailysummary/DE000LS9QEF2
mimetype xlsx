--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4a927e9b0e48bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150b6b863f9c4b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6df70a206314104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061dde32f787468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fafbb009357469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6df70a206314104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd966574bddd54ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061dde32f787468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologie Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>