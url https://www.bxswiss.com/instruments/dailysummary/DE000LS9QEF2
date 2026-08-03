--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150b6b863f9c4b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ab15bd62c94eb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R061dde32f787468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae07839f85e44b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd966574bddd54ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R061dde32f787468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d91cb8e939b4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae07839f85e44b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologie Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>