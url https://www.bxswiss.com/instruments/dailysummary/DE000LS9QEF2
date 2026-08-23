--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ab15bd62c94eb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9be29988ec447e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae07839f85e44b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b56a50f666545ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d91cb8e939b4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae07839f85e44b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c2d99856874805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b56a50f666545ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunftstechnologie Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QEF2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,477</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,218</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>