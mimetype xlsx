--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b983bc448e44e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87f64165c6c4df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e64cbcfa0b8454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c8645a63394ca2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bad7dbf74c4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e64cbcfa0b8454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a110011d7ba4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c8645a63394ca2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QED7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>178,331</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,156</x:t>
-[...534 lines deleted...]
-          <x:t>178,280</x:t>
+          <x:t>178,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>178,057</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>