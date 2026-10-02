--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87f64165c6c4df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf88a0264f640c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c8645a63394ca2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8cb0f0cbca443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a110011d7ba4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c8645a63394ca2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37567c4c3ea0425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8cb0f0cbca443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QED7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>178,280</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>181,169</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,793</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>180,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>