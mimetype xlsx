--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf88a0264f640c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a2ffefe2d2541ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8cb0f0cbca443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbede51edfada45e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37567c4c3ea0425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8cb0f0cbca443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc949a131d9b14646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbede51edfada45e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QED7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>