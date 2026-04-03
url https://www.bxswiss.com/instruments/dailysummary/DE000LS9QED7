--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb909d3f0e074b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016831b8c2964b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aa4e484c6144a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff0dd19f91b48e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf123858b3eb84637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aa4e484c6144a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac6b9e2f7564359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff0dd19f91b48e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QED7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>