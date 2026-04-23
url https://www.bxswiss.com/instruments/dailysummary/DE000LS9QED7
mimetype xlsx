--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016831b8c2964b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01de762d24434fef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ff0dd19f91b48e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbaa6b7721d74cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac6b9e2f7564359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ff0dd19f91b48e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7211683fc9d24c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbaa6b7721d74cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QED7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>139,188</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,441</x:t>
-[...274 lines deleted...]
-          <x:t>137,061</x:t>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>