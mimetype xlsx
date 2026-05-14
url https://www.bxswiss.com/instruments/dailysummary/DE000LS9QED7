--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01de762d24434fef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4fcd166b3524d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbaa6b7721d74cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409ade33185b45e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7211683fc9d24c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbaa6b7721d74cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c1f3d79e6a4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409ade33185b45e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QED7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>