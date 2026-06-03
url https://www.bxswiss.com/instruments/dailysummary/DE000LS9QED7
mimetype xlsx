--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4fcd166b3524d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25c66cd30a14d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R409ade33185b45e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6df7dcca81645ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c1f3d79e6a4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R409ade33185b45e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749af00479ee4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6df7dcca81645ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QED7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>