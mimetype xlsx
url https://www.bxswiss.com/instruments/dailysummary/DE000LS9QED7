--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25c66cd30a14d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a2a2d2293c4af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6df7dcca81645ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0596ff0d148d4a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749af00479ee4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6df7dcca81645ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c847170b784242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0596ff0d148d4a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QED7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>