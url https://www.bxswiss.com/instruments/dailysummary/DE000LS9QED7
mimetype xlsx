--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a2a2d2293c4af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f01f580f0c04f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0596ff0d148d4a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R497a99a3076a4154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c847170b784242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0596ff0d148d4a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c090e2aad05483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R497a99a3076a4154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QED7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>