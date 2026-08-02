--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f01f580f0c04f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad54e7243d44282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R497a99a3076a4154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105b3cb656a84e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c090e2aad05483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R497a99a3076a4154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90fe6f0a67846b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105b3cb656a84e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QED7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>