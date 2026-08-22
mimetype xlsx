--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad54e7243d44282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b983bc448e44e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105b3cb656a84e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e64cbcfa0b8454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90fe6f0a67846b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105b3cb656a84e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bad7dbf74c4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e64cbcfa0b8454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QED7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>