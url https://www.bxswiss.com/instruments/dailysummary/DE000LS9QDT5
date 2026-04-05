--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3bf84a41f94c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22391d9534fb4fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R156e9b19df1c4bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761c50795dfb41c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e43aeec93774312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R156e9b19df1c4bb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f98bc68b3bc48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761c50795dfb41c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>