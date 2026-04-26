--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22391d9534fb4fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd956aedcd06c4858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R761c50795dfb41c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836a829cc3a04658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f98bc68b3bc48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R761c50795dfb41c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a735d3f628c4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836a829cc3a04658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>