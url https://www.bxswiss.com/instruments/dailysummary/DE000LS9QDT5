--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd956aedcd06c4858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689636a639ce47df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836a829cc3a04658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ec8addc2984246"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a735d3f628c4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836a829cc3a04658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5e47483d3c4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ec8addc2984246" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>