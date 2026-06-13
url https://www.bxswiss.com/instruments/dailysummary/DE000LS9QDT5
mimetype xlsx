--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689636a639ce47df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ea5ca408f249da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ec8addc2984246"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fb2305508a46f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5e47483d3c4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ec8addc2984246" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e85d7d5c31437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fb2305508a46f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>