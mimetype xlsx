--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ea5ca408f249da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb048604499f4556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fb2305508a46f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcab65829dc743fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e85d7d5c31437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fb2305508a46f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8053cd0b825e4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcab65829dc743fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>180,819</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>