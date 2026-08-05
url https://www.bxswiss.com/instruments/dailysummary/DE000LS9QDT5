--- v10 (2026-07-15)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb048604499f4556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a4b7c20c64489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcab65829dc743fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe75d976f6c48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8053cd0b825e4338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcab65829dc743fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2969dcfe3e4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe75d976f6c48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,030</x:t>
@@ -764,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>