--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a4b7c20c64489a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb3117a059724cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe75d976f6c48db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc8b725cc0e4310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a2969dcfe3e4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe75d976f6c48db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf154e20666ed497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc8b725cc0e4310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,315</x:t>
@@ -717,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>