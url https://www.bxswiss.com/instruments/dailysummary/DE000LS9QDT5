--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb3117a059724cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0165eae70634c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc8b725cc0e4310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a29ba827c249a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf154e20666ed497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc8b725cc0e4310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c37504222dd4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a29ba827c249a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,499</x:t>
@@ -697,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>