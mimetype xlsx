--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0165eae70634c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79686380828a4a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97a29ba827c249a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69a0fe53b994e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c37504222dd4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97a29ba827c249a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c22aed71d94577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69a0fe53b994e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...276 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,389</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>177,518</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,004</x:t>
-[...107 lines deleted...]
-          <x:t>176,873</x:t>
+          <x:t>174,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>