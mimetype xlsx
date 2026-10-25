--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79686380828a4a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa71913e3b74595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69a0fe53b994e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ef4d245addc4948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c22aed71d94577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69a0fe53b994e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ad4e5e943040f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ef4d245addc4948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FV Technologie Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>177,518</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,004</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>174,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,964</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>