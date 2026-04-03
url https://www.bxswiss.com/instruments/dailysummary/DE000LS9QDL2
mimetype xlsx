--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7dfbb48c90d4721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8cfdecfd4940da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf774560fdbc143d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f0398439c24096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516284f3dd2e4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf774560fdbc143d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b85079b107e4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f0398439c24096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheFutureTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>