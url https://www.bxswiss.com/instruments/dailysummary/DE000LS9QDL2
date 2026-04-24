--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8cfdecfd4940da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3654e26bb249cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f0398439c24096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b96994543c4a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b85079b107e4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f0398439c24096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5592737daf7b41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b96994543c4a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheFutureTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>