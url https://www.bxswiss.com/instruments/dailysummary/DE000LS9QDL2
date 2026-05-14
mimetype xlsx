--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb3654e26bb249cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2323ca8461b54ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b96994543c4a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d9aaa9062f4434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5592737daf7b41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b96994543c4a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe5b1640b5446f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d9aaa9062f4434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheFutureTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>