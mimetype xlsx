--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2323ca8461b54ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfff8201c6ad4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d9aaa9062f4434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ee4c89e4f64035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe5b1640b5446f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d9aaa9062f4434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d716622fc38413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ee4c89e4f64035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheFutureTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>211,325</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,796</x:t>
-[...296 lines deleted...]
-          <x:t>211,298</x:t>
+          <x:t>205,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>