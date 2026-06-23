--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfff8201c6ad4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833c03cfcbcc421c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ee4c89e4f64035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c02b57f6a04035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d716622fc38413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ee4c89e4f64035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7786b46a274e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c02b57f6a04035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheFutureTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>