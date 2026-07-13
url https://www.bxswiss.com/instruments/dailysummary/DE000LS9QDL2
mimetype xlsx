--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833c03cfcbcc421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7b0c362a20d4de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7c02b57f6a04035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6d27337dc24ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7786b46a274e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7c02b57f6a04035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra061b93ac15643a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6d27337dc24ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheFutureTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>