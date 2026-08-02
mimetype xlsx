--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7b0c362a20d4de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278b0302b6634578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6d27337dc24ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c24d236f894dd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra061b93ac15643a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6d27337dc24ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e842240928489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c24d236f894dd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheFutureTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>