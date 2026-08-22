--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278b0302b6634578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbef3c43f9ec42b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c24d236f894dd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97324299b26041b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e842240928489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c24d236f894dd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090384b05242458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97324299b26041b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheFutureTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>