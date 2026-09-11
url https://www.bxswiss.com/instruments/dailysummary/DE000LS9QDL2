--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbef3c43f9ec42b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08c2ee3069d4cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97324299b26041b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba8e3cdafec4384"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090384b05242458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97324299b26041b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de388d0f2d248f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba8e3cdafec4384" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheFutureTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>233,752</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,979</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>238,537</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>