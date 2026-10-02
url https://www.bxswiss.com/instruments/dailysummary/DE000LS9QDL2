--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08c2ee3069d4cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a00a2134444e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba8e3cdafec4384"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8d42b497db4c33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de388d0f2d248f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba8e3cdafec4384" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aeec7e1d40c48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8d42b497db4c33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheFutureTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>