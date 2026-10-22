--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a00a2134444e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f73bfd843b440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8d42b497db4c33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeff0dac33874b36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aeec7e1d40c48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8d42b497db4c33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2215fa359f244bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeff0dac33874b36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TheFutureTrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDL2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>