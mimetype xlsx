--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972221afaf194e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6b688b24b7e4773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43633a0d30254d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2965da92b56c47ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165ca4d96b4b4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43633a0d30254d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra078d15ebb844d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2965da92b56c47ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - Luxus Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>