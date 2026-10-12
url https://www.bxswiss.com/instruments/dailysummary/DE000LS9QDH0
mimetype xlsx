--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6b688b24b7e4773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725c878babea4741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2965da92b56c47ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5728eade1c24d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra078d15ebb844d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2965da92b56c47ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8387d744a64f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5728eade1c24d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - Luxus Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>