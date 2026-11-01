--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725c878babea4741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6e224c156dd4915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5728eade1c24d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfad38997912d41eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c8387d744a64f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5728eade1c24d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47315311149c49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfad38997912d41eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - Luxus Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>