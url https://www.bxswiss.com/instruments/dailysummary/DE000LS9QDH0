--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6dcc4d36bbc4710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45dbbdf2fc2949b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562daa435f464607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b0335955ed49d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbff085cae744035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562daa435f464607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98bcb8285aff48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b0335955ed49d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - Luxus Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>