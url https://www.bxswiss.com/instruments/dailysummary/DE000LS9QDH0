--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45dbbdf2fc2949b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72f5d53f69d4ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3b0335955ed49d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc011a1e06e9f45d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98bcb8285aff48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3b0335955ed49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf331b63cdf5546a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc011a1e06e9f45d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - Luxus Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>