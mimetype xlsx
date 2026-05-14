--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72f5d53f69d4ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d0e0c1ad294a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc011a1e06e9f45d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c621f8523144315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf331b63cdf5546a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc011a1e06e9f45d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae6793277b264f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c621f8523144315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - Luxus Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>