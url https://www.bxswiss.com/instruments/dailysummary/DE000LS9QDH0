--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d0e0c1ad294a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e1bdb048f547f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c621f8523144315"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8b857d7f6d4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae6793277b264f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c621f8523144315" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da7358f660e4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8b857d7f6d4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - Luxus Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...500 lines deleted...]
-          <x:t>296,349</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>