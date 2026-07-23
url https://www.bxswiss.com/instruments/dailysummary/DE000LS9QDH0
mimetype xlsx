--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e1bdb048f547f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2768c1f843d64581" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8b857d7f6d4bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f774e87d94841db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da7358f660e4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8b857d7f6d4bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1117b04e4784d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f774e87d94841db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - Luxus Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>313,733</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>