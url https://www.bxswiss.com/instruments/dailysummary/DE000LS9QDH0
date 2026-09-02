--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2768c1f843d64581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972221afaf194e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f774e87d94841db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43633a0d30254d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1117b04e4784d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f774e87d94841db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R165ca4d96b4b4343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43633a0d30254d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TGTrading - Luxus Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDH0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>303,821</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>