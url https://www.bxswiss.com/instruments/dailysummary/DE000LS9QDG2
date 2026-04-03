--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e629e03e1f4f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7304428bb2ae4863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aabe5b07dee48b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16803dcc61ff416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d9ed6245e7c42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aabe5b07dee48b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58898061ece47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16803dcc61ff416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Tech Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>