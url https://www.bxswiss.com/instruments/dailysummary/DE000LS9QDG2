--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7304428bb2ae4863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c3e03984804e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16803dcc61ff416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74316e820d7438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd58898061ece47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16803dcc61ff416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re83f4fb2aed548f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74316e820d7438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Tech Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>