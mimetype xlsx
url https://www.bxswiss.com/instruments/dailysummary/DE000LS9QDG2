--- v6 (2026-04-23)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c3e03984804e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016647bd9a6349d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74316e820d7438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdfe3bf8e8ce48ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re83f4fb2aed548f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74316e820d7438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f0462cb3514331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdfe3bf8e8ce48ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Tech Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>508,896</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>