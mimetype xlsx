--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016647bd9a6349d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refdbd58f10be47f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdfe3bf8e8ce48ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341965bf85e340d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f0462cb3514331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdfe3bf8e8ce48ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76682fd3f70466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341965bf85e340d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Tech Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>