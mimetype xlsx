--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refdbd58f10be47f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc27f442825448fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341965bf85e340d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e635ca25c54b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76682fd3f70466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341965bf85e340d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b260df9f5234351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e635ca25c54b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Tech Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>