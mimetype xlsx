--- v9 (2026-07-23)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc27f442825448fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfbba9c421f4b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e635ca25c54b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc113d73ed35e420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b260df9f5234351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e635ca25c54b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cdaeb27904d43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc113d73ed35e420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Tech Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>521,358</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>