--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfbba9c421f4b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8515f5e78c4753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc113d73ed35e420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c4ee4722844118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cdaeb27904d43ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc113d73ed35e420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a938121dbb54505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c4ee4722844118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Tech Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>