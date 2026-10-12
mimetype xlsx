--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8515f5e78c4753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b37f214ef7742aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c4ee4722844118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfd7ef71a3f4cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a938121dbb54505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c4ee4722844118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d5918ad51e4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfd7ef71a3f4cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Tech Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>