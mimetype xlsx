--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b37f214ef7742aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae95bc33a3c405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0dfd7ef71a3f4cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06bbf7d5e28b4e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d5918ad51e4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0dfd7ef71a3f4cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd5f9a48f41411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06bbf7d5e28b4e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big Tech Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDG2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>29.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>572,301</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>577,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,242</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>