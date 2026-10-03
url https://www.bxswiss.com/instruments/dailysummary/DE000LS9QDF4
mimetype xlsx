--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450db6d13c18408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326a21e88d104a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a22250987834893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c106487cbe74db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b255b2261f466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a22250987834893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce05293e92754bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c106487cbe74db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>mehr als nur Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>