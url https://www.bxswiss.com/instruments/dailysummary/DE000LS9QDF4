--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326a21e88d104a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a0d820a2d143d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c106487cbe74db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1dc2b7ea63f4c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce05293e92754bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c106487cbe74db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e9d4e947c54c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1dc2b7ea63f4c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>mehr als nur Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>