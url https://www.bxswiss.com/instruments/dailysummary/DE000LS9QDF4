--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b06c96876fa49ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806834d79f184548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5d373931f0437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra915c7587ee040f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bbcec68a4f445b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5d373931f0437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e47733664a4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra915c7587ee040f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>mehr als nur Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>