--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806834d79f184548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17d4031e33d43c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra915c7587ee040f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a665b7396446f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10e47733664a4512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra915c7587ee040f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72c6de606024843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a665b7396446f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>mehr als nur Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>