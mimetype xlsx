--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17d4031e33d43c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3150e312a44430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a665b7396446f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86364714721c4e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72c6de606024843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a665b7396446f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc011a0100d894177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86364714721c4e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>mehr als nur Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>