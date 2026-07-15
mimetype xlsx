--- v8 (2026-05-14)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3150e312a44430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e323d5622c4cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86364714721c4e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c84ce644a744b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc011a0100d894177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86364714721c4e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d0ecf8a6804d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c84ce644a744b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>mehr als nur Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>101,608</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>