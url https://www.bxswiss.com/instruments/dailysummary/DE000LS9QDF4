--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e323d5622c4cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a01ce6811164b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c84ce644a744b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0987ed81a9f4c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d0ecf8a6804d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c84ce644a744b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39afd4be2144f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0987ed81a9f4c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>mehr als nur Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>