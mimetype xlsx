--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a01ce6811164b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598019bcf7de40ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0987ed81a9f4c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b04637808714db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd39afd4be2144f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0987ed81a9f4c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4da252a10941a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b04637808714db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>mehr als nur Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>108,031</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,157</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>109,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,221</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>