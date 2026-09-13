--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598019bcf7de40ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450db6d13c18408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b04637808714db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a22250987834893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4da252a10941a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b04637808714db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b255b2261f466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a22250987834893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>mehr als nur Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QDF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>