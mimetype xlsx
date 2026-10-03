--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90777c9fe8c4c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc294193acb4dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7cb97e44574fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7175474098594ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1cd1ae91dab4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7cb97e44574fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7794ab7124ed493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7175474098594ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaetsinvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>161,427</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,374</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>156,609</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>