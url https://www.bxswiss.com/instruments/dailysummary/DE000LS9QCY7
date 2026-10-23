--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc294193acb4dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee381b2a2ef45dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7175474098594ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59585be4e18a4c05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7794ab7124ed493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7175474098594ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e818b3ab774ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59585be4e18a4c05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaetsinvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>