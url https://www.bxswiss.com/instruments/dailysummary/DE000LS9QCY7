--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6d67cc409714159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9e12b5128c4bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb368e441e0e47a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571859383f1a4f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c6e150298d490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb368e441e0e47a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38756ca957f64c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571859383f1a4f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaetsinvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>139,969</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>