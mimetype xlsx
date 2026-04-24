--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9e12b5128c4bb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2778b5cadb34c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571859383f1a4f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4f36e40c1348a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38756ca957f64c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571859383f1a4f12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab3a18e090b43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4f36e40c1348a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaetsinvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>