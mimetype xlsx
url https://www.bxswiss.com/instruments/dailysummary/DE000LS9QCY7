--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2778b5cadb34c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb3277801da45fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4f36e40c1348a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0661623c5f014ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab3a18e090b43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4f36e40c1348a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056b3fb6a4bc42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0661623c5f014ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaetsinvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>