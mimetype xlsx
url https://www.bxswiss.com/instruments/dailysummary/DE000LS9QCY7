--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb3277801da45fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65040fa4da144c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0661623c5f014ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb357ce11ac5f4488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056b3fb6a4bc42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0661623c5f014ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be906cd49d845ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb357ce11ac5f4488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaetsinvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>