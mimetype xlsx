--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65040fa4da144c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88435f91eb9449e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb357ce11ac5f4488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re103f9347fd54070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be906cd49d845ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb357ce11ac5f4488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807e8de8d21c4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re103f9347fd54070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaetsinvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>