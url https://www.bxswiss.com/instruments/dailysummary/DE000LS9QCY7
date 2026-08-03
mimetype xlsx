--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88435f91eb9449e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa4a4e3df134f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re103f9347fd54070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R157cc13295cf4e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R807e8de8d21c4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re103f9347fd54070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf4de01a1f54b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R157cc13295cf4e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaetsinvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>