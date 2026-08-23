--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa4a4e3df134f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5882d78543d4093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R157cc13295cf4e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R793b0c6768c64ebd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf4de01a1f54b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R157cc13295cf4e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995cc59a85ef401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R793b0c6768c64ebd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaetsinvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>