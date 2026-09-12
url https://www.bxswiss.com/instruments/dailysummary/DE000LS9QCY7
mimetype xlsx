--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5882d78543d4093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90777c9fe8c4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R793b0c6768c64ebd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a7cb97e44574fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995cc59a85ef401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R793b0c6768c64ebd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1cd1ae91dab4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a7cb97e44574fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitaetsinvestments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>