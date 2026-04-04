--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5e2e15c1f54678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2bead1e1bf4c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28e800b5e529489b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746066ba9a8c47ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd52a49b3fba64311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28e800b5e529489b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69468c8a7e76429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746066ba9a8c47ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stay Home Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>