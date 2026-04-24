--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2bead1e1bf4c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3257424e0c43e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746066ba9a8c47ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R197eaa144f3d4591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69468c8a7e76429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746066ba9a8c47ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79819768250b42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R197eaa144f3d4591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stay Home Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>