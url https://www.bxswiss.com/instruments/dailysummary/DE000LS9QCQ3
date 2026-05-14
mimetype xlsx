--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3257424e0c43e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4116ddd7d7c4174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R197eaa144f3d4591"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24543e7b234c43c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79819768250b42db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R197eaa144f3d4591" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6c95acb5c44517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24543e7b234c43c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stay Home Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>