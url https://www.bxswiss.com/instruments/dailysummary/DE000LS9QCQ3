--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4116ddd7d7c4174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f22c7f41644a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24543e7b234c43c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73c45c1cb694a86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6c95acb5c44517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24543e7b234c43c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac6b41d6da5c4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73c45c1cb694a86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stay Home Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>