--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f22c7f41644a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795a0a03c31b4f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73c45c1cb694a86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf011f87b51d74f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac6b41d6da5c4c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73c45c1cb694a86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b48622554494cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf011f87b51d74f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stay Home Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>