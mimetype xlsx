--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R795a0a03c31b4f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58ae51c4c1d4075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf011f87b51d74f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610b423585274010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b48622554494cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf011f87b51d74f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033b64062bcc4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610b423585274010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stay Home Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>