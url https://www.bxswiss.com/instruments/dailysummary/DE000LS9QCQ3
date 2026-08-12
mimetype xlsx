--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58ae51c4c1d4075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d244208f4f04355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610b423585274010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2816d8e1562d4a45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033b64062bcc4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610b423585274010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6b9ef2e19e4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2816d8e1562d4a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stay Home Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>95,364</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,625</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>94,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,621</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>