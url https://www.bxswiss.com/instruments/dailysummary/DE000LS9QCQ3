--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d244208f4f04355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R584235b606c24b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2816d8e1562d4a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093bbc05e5034c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6b9ef2e19e4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2816d8e1562d4a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc45cabe62c149c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093bbc05e5034c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stay Home Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>