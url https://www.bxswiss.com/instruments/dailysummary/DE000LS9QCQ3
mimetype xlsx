--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R584235b606c24b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5518ef3d41f484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093bbc05e5034c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b091287e304511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc45cabe62c149c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093bbc05e5034c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6921708396b64f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b091287e304511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stay Home Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,002</x:t>
-[...495 lines deleted...]
-          <x:t>98,152</x:t>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>