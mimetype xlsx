--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5518ef3d41f484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a95133c4b64a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b091287e304511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743489663fbe43e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6921708396b64f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b091287e304511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e2229e5ab94f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743489663fbe43e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stay Home Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>