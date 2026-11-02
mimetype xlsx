--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a95133c4b64a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cd00b845fd64414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743489663fbe43e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e82d82991f0414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e2229e5ab94f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743489663fbe43e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cc8d9577634a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e82d82991f0414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stay Home Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>