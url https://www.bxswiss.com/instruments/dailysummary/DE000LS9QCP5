--- v13 (2026-08-03)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b59de93ffb40ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8ced23b9a0443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a83cca77cd43c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfcf3ad031b48d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde066b4cbdcc471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a83cca77cd43c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25a8d48d4d04a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfcf3ad031b48d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>131,835</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>