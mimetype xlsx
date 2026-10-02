--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8ced23b9a0443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73f9de299104284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfcf3ad031b48d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c552421947427a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25a8d48d4d04a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfcf3ad031b48d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eaf0469f9e346dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c552421947427a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>