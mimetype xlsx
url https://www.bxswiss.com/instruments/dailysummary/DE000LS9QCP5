--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73f9de299104284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ac23916d3994d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c552421947427a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23adef15fdcd4ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eaf0469f9e346dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c552421947427a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c63251edf84001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23adef15fdcd4ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>