--- v6 (2026-02-22)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc7b6c2736744a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ece20ab15c24263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bee07c90dcf4824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0337d19a00df44ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf034b190ac44785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bee07c90dcf4824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f92e7105be847ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0337d19a00df44ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>136,932</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>