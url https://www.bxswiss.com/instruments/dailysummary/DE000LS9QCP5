--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ece20ab15c24263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d78cae0c9824453" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0337d19a00df44ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4795cfe69be541eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f92e7105be847ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0337d19a00df44ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2077e6fab7cb44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4795cfe69be541eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>