--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d78cae0c9824453" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1f0aeb24244522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4795cfe69be541eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8b9be98ec84d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2077e6fab7cb44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4795cfe69be541eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc9f37ce3a8425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8b9be98ec84d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>123,031</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,734</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,071</x:t>
-[...36 lines deleted...]
-          <x:t>123,367</x:t>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>