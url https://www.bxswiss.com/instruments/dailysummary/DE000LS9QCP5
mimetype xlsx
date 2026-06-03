--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1f0aeb24244522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08cd5c8768b24f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8b9be98ec84d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b76c2089c848f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dc9f37ce3a8425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8b9be98ec84d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419c6e1c4a8c468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b76c2089c848f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,071</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>122,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,398</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>