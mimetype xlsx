--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08cd5c8768b24f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d232c1580274391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b76c2089c848f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5817d1cbe8d24b9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419c6e1c4a8c468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b76c2089c848f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3158d56d8ac7430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5817d1cbe8d24b9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>127,947</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,603</x:t>
-[...242 lines deleted...]
-          <x:t>129,233</x:t>
+          <x:t>127,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>