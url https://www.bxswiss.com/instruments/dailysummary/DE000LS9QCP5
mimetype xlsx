--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d232c1580274391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf396df5e5b44a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5817d1cbe8d24b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf261da73bf7491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3158d56d8ac7430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5817d1cbe8d24b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599614a6def54ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf261da73bf7491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>