--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf396df5e5b44a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5b59de93ffb40ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf261da73bf7491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72a83cca77cd43c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R599614a6def54ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf261da73bf7491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde066b4cbdcc471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72a83cca77cd43c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>