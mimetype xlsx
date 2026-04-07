--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R324974534d8a404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45def936f586484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a31264f5cb4ece"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3826ca1b4a8343ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc162134212284db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a31264f5cb4ece" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1ac4251a794b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3826ca1b4a8343ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldener Regenbogen Global Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>