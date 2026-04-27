--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45def936f586484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3c5ef7048e40c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3826ca1b4a8343ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58216a8a8de2483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1ac4251a794b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3826ca1b4a8343ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19cf461c26c24ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58216a8a8de2483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldener Regenbogen Global Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,992</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>101,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>