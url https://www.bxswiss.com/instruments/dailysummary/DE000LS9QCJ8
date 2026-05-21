--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3c5ef7048e40c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ff9d55b329447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58216a8a8de2483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1549cf9481e94423"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19cf461c26c24ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58216a8a8de2483c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e688619bedf41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1549cf9481e94423" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldener Regenbogen Global Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>