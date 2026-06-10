--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ff9d55b329447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c081686b684fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1549cf9481e94423"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8ddb208b844ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e688619bedf41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1549cf9481e94423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc9ead0498c4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8ddb208b844ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldener Regenbogen Global Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>