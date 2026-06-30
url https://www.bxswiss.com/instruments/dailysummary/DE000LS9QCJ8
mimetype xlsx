--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c081686b684fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec2ea17365c4302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8ddb208b844ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e8507a428c43a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dc9ead0498c4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8ddb208b844ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6fd09834bf045f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e8507a428c43a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldener Regenbogen Global Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>