--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec2ea17365c4302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d7ac2269954553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e8507a428c43a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6508a36dfdad4974"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6fd09834bf045f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e8507a428c43a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55c075c9a294b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6508a36dfdad4974" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldener Regenbogen Global Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>98,207</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,241</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>95,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>