--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d7ac2269954553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0421bb8b7846402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6508a36dfdad4974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ea116c91384dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re55c075c9a294b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6508a36dfdad4974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f653b7d1e8d49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ea116c91384dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldener Regenbogen Global Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>105,047</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>