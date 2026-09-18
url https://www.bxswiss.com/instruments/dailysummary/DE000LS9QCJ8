--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0421bb8b7846402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1742eff256e14f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ea116c91384dfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a18105bf0d14313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f653b7d1e8d49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ea116c91384dfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2720ed96b95245b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a18105bf0d14313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldener Regenbogen Global Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>