--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1742eff256e14f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efd398b82c54cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a18105bf0d14313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0c2584dec14765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2720ed96b95245b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a18105bf0d14313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R661f0a7366514067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0c2584dec14765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldener Regenbogen Global Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>