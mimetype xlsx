--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efd398b82c54cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2284727687ce44e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0c2584dec14765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809d9dd2abec4a8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R661f0a7366514067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0c2584dec14765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95049d43d0b44960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809d9dd2abec4a8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldener Regenbogen Global Tech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QCJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>127,376</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,674</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,438</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>