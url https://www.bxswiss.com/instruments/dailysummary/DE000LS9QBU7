--- v11 (2026-09-14)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1b6c74a2e9428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd29cd77fa4e43d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54861c2bc92f4826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc5d4df3c3143c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e443821fd6411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54861c2bc92f4826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548d2acd05be4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc5d4df3c3143c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>135,322</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...343 lines deleted...]
-          <x:t>135,829</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>