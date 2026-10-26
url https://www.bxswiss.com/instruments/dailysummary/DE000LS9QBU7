--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd29cd77fa4e43d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd94b15a8f23464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc5d4df3c3143c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2373ab173ab8499a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548d2acd05be4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc5d4df3c3143c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R814fc120abd4420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2373ab173ab8499a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>