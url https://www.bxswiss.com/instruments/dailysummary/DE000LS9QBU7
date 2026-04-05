--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21747214346941e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf424896364374724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fffc031eb0644de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b81c1f3fac44a22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69f140400cc410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fffc031eb0644de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5194ee194c34043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b81c1f3fac44a22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>