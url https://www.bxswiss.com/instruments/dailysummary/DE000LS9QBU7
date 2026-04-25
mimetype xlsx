--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf424896364374724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20629cfe645e4d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b81c1f3fac44a22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a5aeedb148d48e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5194ee194c34043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b81c1f3fac44a22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e861e88f00041e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a5aeedb148d48e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>