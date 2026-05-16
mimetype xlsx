--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20629cfe645e4d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403ac41d460c4323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a5aeedb148d48e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794d29bdacd340f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e861e88f00041e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a5aeedb148d48e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2033000211854b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794d29bdacd340f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>