--- v6 (2026-05-16)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403ac41d460c4323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397b9b265da343d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794d29bdacd340f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873ba9b68bd04cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2033000211854b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794d29bdacd340f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875c29964f544dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873ba9b68bd04cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>