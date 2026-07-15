--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397b9b265da343d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72794c57d7f747fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873ba9b68bd04cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b288244f98442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875c29964f544dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873ba9b68bd04cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4882a38c8b4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b288244f98442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>109,875</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>