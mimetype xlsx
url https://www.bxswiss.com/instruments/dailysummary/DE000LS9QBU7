--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72794c57d7f747fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04b2cc31cda4bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b288244f98442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e2936bcc894d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4882a38c8b4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b288244f98442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3392ea303f419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e2936bcc894d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>