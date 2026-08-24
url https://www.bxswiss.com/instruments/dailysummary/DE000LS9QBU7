--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04b2cc31cda4bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a85b86cdedd48ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e2936bcc894d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a01e1f60f5445fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3392ea303f419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e2936bcc894d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f338ea09ec4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a01e1f60f5445fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>