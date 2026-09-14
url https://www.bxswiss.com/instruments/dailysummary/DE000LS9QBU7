--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a85b86cdedd48ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1b6c74a2e9428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a01e1f60f5445fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54861c2bc92f4826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f338ea09ec4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a01e1f60f5445fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e443821fd6411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54861c2bc92f4826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High Growth Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>