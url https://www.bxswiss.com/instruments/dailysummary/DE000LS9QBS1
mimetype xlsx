--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402d974901a54c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188bbad3ac0942ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcfcd01fabf24503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6bd1695d3f54d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d77fba5efa4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcfcd01fabf24503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9d513371e4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6bd1695d3f54d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>