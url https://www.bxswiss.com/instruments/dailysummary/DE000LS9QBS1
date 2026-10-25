--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R188bbad3ac0942ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90a2e7ae6964b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6bd1695d3f54d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb5cd204c48f4dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9d513371e4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6bd1695d3f54d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd870c194e2b74e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb5cd204c48f4dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>