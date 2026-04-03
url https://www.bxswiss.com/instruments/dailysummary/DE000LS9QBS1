--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb73aa624d4b421c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R991d4a5dd44d4c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22eb5b25c60d4445"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57592784f65f4abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5f4d2b37114592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22eb5b25c60d4445" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e2719bac0c4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57592784f65f4abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>