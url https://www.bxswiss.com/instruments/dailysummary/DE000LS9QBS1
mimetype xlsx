--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R991d4a5dd44d4c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038fff150e26480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57592784f65f4abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706acf13fb824cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e2719bac0c4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57592784f65f4abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa3b74e2e874015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706acf13fb824cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>