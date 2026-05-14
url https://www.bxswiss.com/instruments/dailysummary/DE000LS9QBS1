--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038fff150e26480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4600d3cf97b742da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706acf13fb824cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfffe3d46b03e4616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa3b74e2e874015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706acf13fb824cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7285dd734019478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfffe3d46b03e4616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>