--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4600d3cf97b742da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re439dfc2cb994d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfffe3d46b03e4616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d1b8c19d984e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7285dd734019478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfffe3d46b03e4616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5d2039f07649d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d1b8c19d984e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,366 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>218,684</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>