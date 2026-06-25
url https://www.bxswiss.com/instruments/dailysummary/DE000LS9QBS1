--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re439dfc2cb994d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6003551c33c47c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d1b8c19d984e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd262c734e9f9467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5d2039f07649d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d1b8c19d984e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916a3c1e6b7441e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd262c734e9f9467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,175 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -484,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>