--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6003551c33c47c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15f75a7cec34238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd262c734e9f9467d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c602d7a81e44d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916a3c1e6b7441e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd262c734e9f9467d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03adf2f495764425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c602d7a81e44d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>