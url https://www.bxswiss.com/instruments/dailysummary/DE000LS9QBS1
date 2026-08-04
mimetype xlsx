--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15f75a7cec34238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f839f6ce554b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c602d7a81e44d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1dd21159e2740be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03adf2f495764425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c602d7a81e44d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26f38ce90c04440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1dd21159e2740be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>