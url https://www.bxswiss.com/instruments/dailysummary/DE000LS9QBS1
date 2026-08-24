--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f839f6ce554b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594681cdffec43c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1dd21159e2740be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd65e96d7b545c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26f38ce90c04440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1dd21159e2740be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f2e8cb162848fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd65e96d7b545c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>