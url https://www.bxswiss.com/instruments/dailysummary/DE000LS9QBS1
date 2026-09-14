--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594681cdffec43c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402d974901a54c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd65e96d7b545c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcfcd01fabf24503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f2e8cb162848fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd65e96d7b545c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d77fba5efa4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcfcd01fabf24503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Zukunftsbranchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,129 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>231,367</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,706</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>