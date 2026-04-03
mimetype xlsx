--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c06cd49bcb541e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa95d9542db94641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1afb75e31864e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53599c55924a4873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red46bd1467194d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1afb75e31864e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3a9b1cd1334ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53599c55924a4873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>98,576</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,416</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>104,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>