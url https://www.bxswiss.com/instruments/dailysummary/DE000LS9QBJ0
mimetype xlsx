--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa95d9542db94641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ce05a791fe48b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53599c55924a4873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b85d8d593b947da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3a9b1cd1334ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53599c55924a4873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6805192849424c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b85d8d593b947da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>