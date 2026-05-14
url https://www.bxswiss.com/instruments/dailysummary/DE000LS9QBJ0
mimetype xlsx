--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ce05a791fe48b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1682b3ae04cb4d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b85d8d593b947da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c0fd8ee9894ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6805192849424c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b85d8d593b947da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b70b740aeee4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c0fd8ee9894ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>