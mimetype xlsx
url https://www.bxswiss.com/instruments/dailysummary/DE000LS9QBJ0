--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1682b3ae04cb4d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083c6806a16544dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c0fd8ee9894ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73dcb6f54134359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b70b740aeee4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c0fd8ee9894ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc95b8b2515e4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73dcb6f54134359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>97,858</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>