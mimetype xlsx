--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083c6806a16544dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9137e805b5451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb73dcb6f54134359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3255faa9147427f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc95b8b2515e4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb73dcb6f54134359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe898f26f034d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3255faa9147427f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>