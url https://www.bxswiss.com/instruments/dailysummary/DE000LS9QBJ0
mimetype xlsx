--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9137e805b5451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d6b8c7684540d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3255faa9147427f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d4c4c01c104656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe898f26f034d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3255faa9147427f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re174f6044d8c41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d4c4c01c104656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>