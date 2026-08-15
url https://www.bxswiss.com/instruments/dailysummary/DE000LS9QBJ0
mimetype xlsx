--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d6b8c7684540d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5224841a284240eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d4c4c01c104656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e0dcaa7100a44a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re174f6044d8c41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d4c4c01c104656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a4a29eb77b4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e0dcaa7100a44a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,736</x:t>
-[...26 lines deleted...]
-          <x:t>100,107</x:t>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,309</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>98,309</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>