--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5224841a284240eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ca83827ece4e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e0dcaa7100a44a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456fba348f574e7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a4a29eb77b4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e0dcaa7100a44a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d994a5f2b2f4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456fba348f574e7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>