--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ca83827ece4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a65574b2dd14611" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456fba348f574e7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0baa1935eb444d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d994a5f2b2f4292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456fba348f574e7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf8ff55af7d4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0baa1935eb444d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>