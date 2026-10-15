--- v13 (2026-09-24)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a65574b2dd14611" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258fa12a56bb438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0baa1935eb444d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf65dcadd860b4f30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf8ff55af7d4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0baa1935eb444d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4315719f1924fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf65dcadd860b4f30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>