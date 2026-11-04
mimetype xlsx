--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258fa12a56bb438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3217f80aba4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf65dcadd860b4f30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b346e3dfce4115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4315719f1924fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf65dcadd860b4f30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf21ba6bd7ae44d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b346e3dfce4115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Subscription Economy Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>