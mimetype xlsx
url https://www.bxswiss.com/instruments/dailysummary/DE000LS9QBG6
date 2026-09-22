--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635cdb46b5bf44f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0723bcf72ac4959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e4d81ca6aa4b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c9375c34f864d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5572dc8596d74605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e4d81ca6aa4b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23c27adb11e4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c9375c34f864d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Biotech Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>