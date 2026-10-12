--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0723bcf72ac4959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e50f42a9384496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c9375c34f864d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2bbaac4aab4c05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23c27adb11e4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c9375c34f864d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f5aec55a0494001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2bbaac4aab4c05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Biotech Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>