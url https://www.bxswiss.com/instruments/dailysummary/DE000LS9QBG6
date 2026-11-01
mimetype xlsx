--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84e50f42a9384496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e01d886b02a4f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2bbaac4aab4c05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb9f7be3f1354d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f5aec55a0494001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2bbaac4aab4c05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra79832a6aaa54082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb9f7be3f1354d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Biotech Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,506</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>61,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,994</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>