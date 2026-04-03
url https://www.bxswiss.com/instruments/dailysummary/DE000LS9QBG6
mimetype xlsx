--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917b3dd710794c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2c801fc5c24867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9eacac403484c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4929ac8bf684671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316154b9c5754237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9eacac403484c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5228b40e2d27419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4929ac8bf684671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Biotech Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>