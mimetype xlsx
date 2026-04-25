--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2c801fc5c24867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a5fed7ff2649df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4929ac8bf684671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R019c14046197495c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5228b40e2d27419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4929ac8bf684671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05c356cb2324ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R019c14046197495c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Biotech Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,857</x:t>
-[...603 lines deleted...]
-          <x:t>55,736</x:t>
+          <x:t>57,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>