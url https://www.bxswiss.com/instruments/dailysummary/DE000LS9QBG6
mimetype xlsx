--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a5fed7ff2649df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a4720af36b4493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R019c14046197495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76bea20132a4223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05c356cb2324ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R019c14046197495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e7b0d760eb14168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76bea20132a4223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Biotech Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>55,328</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,620</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>56,464</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,509</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>56,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>