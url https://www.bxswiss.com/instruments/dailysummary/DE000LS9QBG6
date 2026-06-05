--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a4720af36b4493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdb63326b19483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76bea20132a4223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cffcee318c74ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e7b0d760eb14168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76bea20132a4223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce15932c20884c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cffcee318c74ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Biotech Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>