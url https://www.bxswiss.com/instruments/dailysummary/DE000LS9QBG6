--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdb63326b19483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0bdead3d20419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cffcee318c74ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R824c2c80d4904453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce15932c20884c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cffcee318c74ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ea8bfea7e340ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R824c2c80d4904453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Biotech Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,898</x:t>
-[...188 lines deleted...]
-          <x:t>54,393</x:t>
+          <x:t>55,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,931</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>55,258</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,156</x:t>
-[...58 lines deleted...]
-          <x:t>55,170</x:t>
+          <x:t>55,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>