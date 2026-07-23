--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0bdead3d20419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2995a3d502064109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R824c2c80d4904453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330b509e7adf44c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1ea8bfea7e340ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R824c2c80d4904453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006a53352cbd4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330b509e7adf44c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Biotech Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>54,534</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,197</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>56,802</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>