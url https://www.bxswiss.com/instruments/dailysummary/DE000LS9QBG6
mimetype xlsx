--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2995a3d502064109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c8b3379a6e48ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R330b509e7adf44c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9417c83e63040b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006a53352cbd4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R330b509e7adf44c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab0439d2ca54f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9417c83e63040b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Biotech Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>55,579</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,344</x:t>
-[...448 lines deleted...]
-          <x:t>55,558</x:t>
+          <x:t>55,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,297</x:t>
-[...107 lines deleted...]
-          <x:t>55,086</x:t>
+          <x:t>55,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>