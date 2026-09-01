--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c8b3379a6e48ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635cdb46b5bf44f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9417c83e63040b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e4d81ca6aa4b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ab0439d2ca54f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9417c83e63040b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5572dc8596d74605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e4d81ca6aa4b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Biotech Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QBG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>55,257</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,810</x:t>
-[...48 lines deleted...]
-          <x:t>55,558</x:t>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,297</x:t>
-[...438 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>55,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,248</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>55,262</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>