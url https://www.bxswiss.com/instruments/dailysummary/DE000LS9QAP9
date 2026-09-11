--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6826b6b48f56470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a02808da765470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5125862ccf26447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276c0187a95b46d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f93cc85d0c47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5125862ccf26447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b746b338ad42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276c0187a95b46d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Flop ist top</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>22,078</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>22,132</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,121</x:t>
-[...16 lines deleted...]
-          <x:t>22,173</x:t>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,192</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>22,136</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>