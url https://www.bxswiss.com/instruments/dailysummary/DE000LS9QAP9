--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a02808da765470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef27a06aa78453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276c0187a95b46d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66dab4872cf84c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b746b338ad42e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276c0187a95b46d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ff499d93674288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66dab4872cf84c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Flop ist top</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>22,132</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,121</x:t>
-[...16 lines deleted...]
-          <x:t>22,173</x:t>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,192</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,185</x:t>
-[...549 lines deleted...]
-          <x:t>22,300</x:t>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>