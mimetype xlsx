--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef27a06aa78453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4d8fede5bd4e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66dab4872cf84c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e1b5c9b40543f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ff499d93674288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66dab4872cf84c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cb91de9c9b44a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e1b5c9b40543f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Flop ist top</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>22,151</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>22,280</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,268</x:t>
-[...156 lines deleted...]
-          <x:t>22,346</x:t>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,369</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>22,334</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,250</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>22,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>