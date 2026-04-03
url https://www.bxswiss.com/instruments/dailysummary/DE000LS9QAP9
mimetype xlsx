--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6983d27f245745a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3325dac6c5c488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R532caef70e2d471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5066a627561c475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ea1836eb964639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R532caef70e2d471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81377e256ebd4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5066a627561c475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Flop ist top</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>21,714</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>21,679</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>21,675</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>21,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,667</x:t>
-[...463 lines deleted...]
-          <x:t>21,458</x:t>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>