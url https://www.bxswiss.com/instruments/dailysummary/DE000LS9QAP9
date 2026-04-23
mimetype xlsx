--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3325dac6c5c488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7116d68340be4f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5066a627561c475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39798f9be554437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81377e256ebd4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5066a627561c475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c392949d3d64a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39798f9be554437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Flop ist top</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>