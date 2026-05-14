--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7116d68340be4f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956e1e4c2e7f4ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39798f9be554437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d2163b1325c432c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c392949d3d64a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39798f9be554437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262c4edda8944c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d2163b1325c432c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Flop ist top</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>21,633</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,722</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>21,754</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,710</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...451 lines deleted...]
-          <x:t>21,768</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>