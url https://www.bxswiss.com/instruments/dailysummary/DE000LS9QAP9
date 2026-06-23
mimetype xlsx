--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956e1e4c2e7f4ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8447038fef5e4f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d2163b1325c432c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b081dd9148f4e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262c4edda8944c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d2163b1325c432c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9315dcdb092c47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b081dd9148f4e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Flop ist top</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,848</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>21,744</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,752</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>21,735</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>