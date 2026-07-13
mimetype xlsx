--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8447038fef5e4f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ca3f73c67e4a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b081dd9148f4e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c58089013048ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9315dcdb092c47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b081dd9148f4e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd568ab7018394746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c58089013048ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Flop ist top</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,767</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,876</x:t>
-[...97 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>21,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,862</x:t>
-[...117 lines deleted...]
-          <x:t>21,907</x:t>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>