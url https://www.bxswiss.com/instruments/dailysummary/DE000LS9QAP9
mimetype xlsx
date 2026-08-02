--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8ca3f73c67e4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c88793787a4492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c58089013048ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2bf338159d42b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd568ab7018394746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c58089013048ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199c13008a0f4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2bf338159d42b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Flop ist top</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>21,836</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,818</x:t>
-[...38 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,862</x:t>
-[...183 lines deleted...]
-          <x:t>21,828</x:t>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,816</x:t>
-[...188 lines deleted...]
-          <x:t>21,770</x:t>
+          <x:t>21,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,862</x:t>
-[...63 lines deleted...]
-          <x:t>21,842</x:t>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>