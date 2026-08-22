--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c88793787a4492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6826b6b48f56470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b2bf338159d42b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5125862ccf26447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199c13008a0f4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b2bf338159d42b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f93cc85d0c47fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5125862ccf26447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Flop ist top</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>21,854</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,932</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,976</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>