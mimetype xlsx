--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ca5cb98b2945b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1101d0fbb0e47ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf90f641a9a4a4b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cde883337d4947"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce35eac2603e4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf90f641a9a4a4b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbab7012883f4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cde883337d4947" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>autonomous driving future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>