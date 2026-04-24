--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1101d0fbb0e47ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a803b23f8f43df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cde883337d4947"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d50d20124ce4ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbab7012883f4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cde883337d4947" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499536a4b7a74e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d50d20124ce4ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>autonomous driving future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>