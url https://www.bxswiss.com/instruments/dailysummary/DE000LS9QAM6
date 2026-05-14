--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a803b23f8f43df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8853678b2a22452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d50d20124ce4ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c1909555614570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499536a4b7a74e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d50d20124ce4ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5357c88ead4e46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c1909555614570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>autonomous driving future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>