--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8853678b2a22452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98b3dddf67f44d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c1909555614570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3cc5c879ba44b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5357c88ead4e46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c1909555614570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af40575fcd643e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3cc5c879ba44b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>autonomous driving future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>