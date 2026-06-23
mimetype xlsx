--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98b3dddf67f44d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379275ea273e4cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3cc5c879ba44b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98cd3f108db48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4af40575fcd643e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3cc5c879ba44b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbe024bc1e34846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98cd3f108db48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>autonomous driving future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>