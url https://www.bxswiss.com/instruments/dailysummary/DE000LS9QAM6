--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R379275ea273e4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785aec83eb6841c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98cd3f108db48de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab0e747a4d443be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redbe024bc1e34846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98cd3f108db48de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c962c9f45b44f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab0e747a4d443be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>autonomous driving future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>