--- v8 (2026-07-13)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785aec83eb6841c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ea8877abbe4289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab0e747a4d443be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc4a116135174b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c962c9f45b44f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab0e747a4d443be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2fde2149b541fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc4a116135174b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>autonomous driving future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>