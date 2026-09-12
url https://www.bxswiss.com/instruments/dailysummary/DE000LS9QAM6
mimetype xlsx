--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ea8877abbe4289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a14e9a21a884ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc4a116135174b31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad4acde486743e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2fde2149b541fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc4a116135174b31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ffdc2cfbea4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad4acde486743e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>autonomous driving future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>338,235</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>