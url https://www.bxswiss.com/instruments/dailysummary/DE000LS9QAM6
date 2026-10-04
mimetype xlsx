--- v10 (2026-09-12)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a14e9a21a884ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4f5eb78b45442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad4acde486743e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0b1c2098b042ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8ffdc2cfbea4de8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad4acde486743e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R135a3c3c27214781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0b1c2098b042ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>autonomous driving future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>