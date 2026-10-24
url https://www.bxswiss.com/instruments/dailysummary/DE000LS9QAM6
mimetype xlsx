--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4f5eb78b45442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2c91aedce84617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0b1c2098b042ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b41d38903d94a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R135a3c3c27214781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0b1c2098b042ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e849e36899466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b41d38903d94a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>autonomous driving future</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAM6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>362,560</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,051</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>391,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>