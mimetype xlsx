--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41ad4045693419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550b9acfb18c433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b820ab3539b47ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d04304cd1b4e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3013b1ff5ff429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b820ab3539b47ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff5a33a982c4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d04304cd1b4e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>134,284</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>