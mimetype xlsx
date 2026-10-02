--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550b9acfb18c433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06234d0f2f2f46aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d04304cd1b4e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5705eebd762489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff5a33a982c4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d04304cd1b4e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5a99aa468d4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5705eebd762489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>136,532</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,498</x:t>
-[...431 lines deleted...]
-          <x:t>136,094</x:t>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>