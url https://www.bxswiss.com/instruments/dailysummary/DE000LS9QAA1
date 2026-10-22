--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06234d0f2f2f46aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R989fcd065408442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5705eebd762489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7025348a1e469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5a99aa468d4355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5705eebd762489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa15b88314be4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7025348a1e469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>