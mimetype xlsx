--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd862bd8d765a4097" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d04ee78da246f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1254325e9f084452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642eb222e0284af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804ba13401a94122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1254325e9f084452" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red282ed6dee248aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642eb222e0284af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>