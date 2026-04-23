--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d04ee78da246f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e920554ab8e4361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642eb222e0284af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8255b754791a4cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red282ed6dee248aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642eb222e0284af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a3615896db04948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8255b754791a4cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>