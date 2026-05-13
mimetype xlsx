--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e920554ab8e4361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57409ea913b74513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8255b754791a4cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21258798d6b840a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a3615896db04948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8255b754791a4cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20e5c37af53454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21258798d6b840a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>129,929</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,424</x:t>
-[...328 lines deleted...]
-          <x:t>130,970</x:t>
+          <x:t>129,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>