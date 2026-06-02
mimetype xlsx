--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57409ea913b74513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd0ddad21c2949dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21258798d6b840a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d4f75649c84616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20e5c37af53454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21258798d6b840a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a688bf8a794b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d4f75649c84616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>130,602</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,530</x:t>
-[...274 lines deleted...]
-          <x:t>129,631</x:t>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>