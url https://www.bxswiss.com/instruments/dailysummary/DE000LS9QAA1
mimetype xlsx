--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd0ddad21c2949dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f33fd1b69243df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d4f75649c84616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd50dd56dd5146b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a688bf8a794b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d4f75649c84616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3d4d847c39b4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd50dd56dd5146b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>130,076</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,027</x:t>
-[...458 lines deleted...]
-          <x:t>130,569</x:t>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>