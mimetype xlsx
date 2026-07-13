--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f33fd1b69243df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d4b8b2dfcb413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd50dd56dd5146b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c11ddd916934abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3d4d847c39b4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd50dd56dd5146b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5596668b346146d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c11ddd916934abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>130,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>