--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d4b8b2dfcb413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41ad4045693419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c11ddd916934abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b820ab3539b47ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5596668b346146d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c11ddd916934abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3013b1ff5ff429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b820ab3539b47ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Investing 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9QAA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>