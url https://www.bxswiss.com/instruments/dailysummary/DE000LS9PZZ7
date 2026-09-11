--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5602bd4cfb4c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c209bf6140b49a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e7da171abd84fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dff11bea7da4d26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6059d18a03b48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e7da171abd84fc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ca364c70f047f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dff11bea7da4d26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolgsstory Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,019</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,018</x:t>
-[...11 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,047</x:t>
-[...48 lines deleted...]
-          <x:t>11,045</x:t>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,039</x:t>
-[...65 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,104</x:t>
-[...21 lines deleted...]
-          <x:t>11,099</x:t>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,065</x:t>
-[...112 lines deleted...]
-          <x:t>11,047</x:t>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>