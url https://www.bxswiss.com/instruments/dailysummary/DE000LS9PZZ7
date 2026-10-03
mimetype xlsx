--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c209bf6140b49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b7d59e6d40417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dff11bea7da4d26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2884456b9ce54c7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ca364c70f047f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dff11bea7da4d26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5443651dd84586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2884456b9ce54c7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolgsstory Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,071</x:t>
-[...205 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,065</x:t>
-[...318 lines deleted...]
-          <x:t>11,115</x:t>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,112</x:t>
-[...31 lines deleted...]
-          <x:t>11,169</x:t>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>