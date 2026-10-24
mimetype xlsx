--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b7d59e6d40417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683b5625a5a548f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2884456b9ce54c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53f070a6be7b486b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e5443651dd84586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2884456b9ce54c7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R238fa6fc893741be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53f070a6be7b486b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolgsstory Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,114</x:t>
-[...80 lines deleted...]
-          <x:t>11,112</x:t>
+          <x:t>11,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,084</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>11,115</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,112</x:t>
-[...129 lines deleted...]
-          <x:t>11,181</x:t>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,163</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>11,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,170</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>