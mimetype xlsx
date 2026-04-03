--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7221358956144bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd22be1ea9954d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8fb7ee9a644efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5045b2e971ef4fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca549c79fd34c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8fb7ee9a644efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9bfd891fe240da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5045b2e971ef4fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolgsstory Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,836</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,818</x:t>
-[...21 lines deleted...]
-          <x:t>10,816</x:t>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>10,832</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,813</x:t>
-[...463 lines deleted...]
-          <x:t>10,709</x:t>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>