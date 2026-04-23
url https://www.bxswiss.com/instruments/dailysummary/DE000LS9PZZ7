--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd22be1ea9954d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3ba1871b0444e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5045b2e971ef4fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965aa2803f104c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9bfd891fe240da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5045b2e971ef4fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067c9990201c49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965aa2803f104c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolgsstory Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,823</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>10,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,856</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>