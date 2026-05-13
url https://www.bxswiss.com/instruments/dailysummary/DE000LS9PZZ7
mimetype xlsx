--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3ba1871b0444e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d012bc8065b4251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965aa2803f104c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8977faa9ae7d44cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067c9990201c49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965aa2803f104c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd09f26d09c874ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8977faa9ae7d44cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolgsstory Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,795</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>10,857</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,834</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>10,899</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,854</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>10,866</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>