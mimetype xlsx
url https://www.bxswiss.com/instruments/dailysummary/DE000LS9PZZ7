--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d012bc8065b4251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346f8e7bd0934db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8977faa9ae7d44cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4aaa42211984c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd09f26d09c874ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8977faa9ae7d44cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a195a69b594d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4aaa42211984c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolgsstory Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>10,873</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>10,936</x:t>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,856</x:t>
-[...21 lines deleted...]
-          <x:t>10,843</x:t>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,834</x:t>
-[...43 lines deleted...]
-          <x:t>10,839</x:t>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,823</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>10,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>