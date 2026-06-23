--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346f8e7bd0934db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aefc9e30fcb446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4aaa42211984c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf844d77268d2417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a195a69b594d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4aaa42211984c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695df5f5e5754013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf844d77268d2417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolgsstory Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,852</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,861</x:t>
-[...4 lines deleted...]
-          <x:t>10,832</x:t>
+          <x:t>10,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>10,848</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,848</x:t>
-[...382 lines deleted...]
-          <x:t>10,823</x:t>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>