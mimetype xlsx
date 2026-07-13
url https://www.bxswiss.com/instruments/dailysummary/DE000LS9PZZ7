--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aefc9e30fcb446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae787f86d434d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf844d77268d2417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9671d80e432c4cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695df5f5e5754013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf844d77268d2417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5bb48a04fc24734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9671d80e432c4cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolgsstory Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>10,840</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,836</x:t>
-[...11 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,870</x:t>
-[...112 lines deleted...]
-          <x:t>10,896</x:t>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,903</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>10,897</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,893</x:t>
-[...85 lines deleted...]
-          <x:t>10,874</x:t>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,900</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>10,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>