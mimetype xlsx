--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae787f86d434d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8936031c1d934c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9671d80e432c4cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa96162e33904294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5bb48a04fc24734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9671d80e432c4cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fbd938412f4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa96162e33904294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolgsstory Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,913</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,899</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>10,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>10,874</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>10,918</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,915</x:t>
-[...409 lines deleted...]
-          <x:t>10,900</x:t>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>