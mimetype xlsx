--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8936031c1d934c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5602bd4cfb4c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa96162e33904294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e7da171abd84fc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fbd938412f4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa96162e33904294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6059d18a03b48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e7da171abd84fc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Erfolgsstory Wasserstoff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>10,906</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,968</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>