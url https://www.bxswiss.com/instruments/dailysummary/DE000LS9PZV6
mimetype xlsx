--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a217d05084e4fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b1338f314d47d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed327abd74c48a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2ae4e1152c482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf448aee9240475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed327abd74c48a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619913c1da804485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2ae4e1152c482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend Composite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>51,122</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>53,769</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,954</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>51,407</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>