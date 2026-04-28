--- v7 (2026-04-04)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18b1338f314d47d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912d0288bc234821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2ae4e1152c482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R017b70610b1640b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R619913c1da804485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2ae4e1152c482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9d6705b23d4003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R017b70610b1640b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend Composite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>