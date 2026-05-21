--- v8 (2026-04-28)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912d0288bc234821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a098e71fc5447dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R017b70610b1640b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29d96fa45424df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9d6705b23d4003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R017b70610b1640b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c72ca6a2f54b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29d96fa45424df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend Composite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>57,318</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>57,259</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>