--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a098e71fc5447dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f0d3c9d0ef4274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29d96fa45424df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727200057ef146f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c72ca6a2f54b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29d96fa45424df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4972e6f3f674837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727200057ef146f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend Composite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,291</x:t>
-[...549 lines deleted...]
-          <x:t>56,105</x:t>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>