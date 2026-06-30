--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f0d3c9d0ef4274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b397fa6f9e44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R727200057ef146f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e3f1cfe0fe496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4972e6f3f674837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R727200057ef146f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d1b6a951f54820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e3f1cfe0fe496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend Composite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>56,951</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,579</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>56,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,889</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>