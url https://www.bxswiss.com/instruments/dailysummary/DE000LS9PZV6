--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b397fa6f9e44dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2de3aee43343e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e3f1cfe0fe496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0857112ec7c24fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d1b6a951f54820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e3f1cfe0fe496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9369a667634553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0857112ec7c24fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend Composite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>