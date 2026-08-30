--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2de3aee43343e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50231d0fe1d94f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0857112ec7c24fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9880a18bfc48f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9369a667634553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0857112ec7c24fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90515d2c983b4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9880a18bfc48f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend Composite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>65,165</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>