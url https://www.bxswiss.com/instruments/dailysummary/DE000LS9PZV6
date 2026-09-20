--- v13 (2026-08-30)
+++ v14 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50231d0fe1d94f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e1f6c0693341e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b9880a18bfc48f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcda8d19bd5b4c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90515d2c983b4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b9880a18bfc48f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658e076299d244ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcda8d19bd5b4c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend Composite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>