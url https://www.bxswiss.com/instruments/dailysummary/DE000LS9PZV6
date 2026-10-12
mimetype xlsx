--- v14 (2026-09-20)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e1f6c0693341e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5193670f92844118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcda8d19bd5b4c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d3c0295b144244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658e076299d244ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcda8d19bd5b4c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0bbbbe914f04bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d3c0295b144244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend Composite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,641</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>75,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,785</x:t>
         </x:is>
       </x:c>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>