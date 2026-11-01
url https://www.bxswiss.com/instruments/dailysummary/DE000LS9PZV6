--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5193670f92844118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c98fa72e7f3443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d3c0295b144244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46545b8a4f814df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0bbbbe914f04bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d3c0295b144244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36cee83f58b84483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46545b8a4f814df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Trend Composite</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PZV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>